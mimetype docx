--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,11512 +147,11771 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports et limites des démarches participatives et de coconception pour améliorer le bien-être de l’animal en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.101138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s52-s64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119000624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-018-9400-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R M Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (12), pp.9824-9834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-13166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibiting prolactin by cabergoline accelerates mammary gland remodeling during the early dry period in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (12), pp.9787-9798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.864-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (7), pp.5707-5718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo inhibition followed by exogenous supplementation demonstrates galactopoietic effects of prolactin on mammary tissue and milk production in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (12), pp.8775-8787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammary epithelial cells isolated from milk are a valuable, non-invasive source of mammary transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2015.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113001638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Héliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.154-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2011.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.3794-3802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (1), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt zootechnique de l'ovariectomie sur vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Héliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (9), pp.4623-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diurnal pattern of melatonin in blood and milk of dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wellnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milk Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (4), pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the prolactin-release inhibitor quinagolide on lactating dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.R. Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.1302-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rearing strategy and optimizing first-calving targets in dairy heifers: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.1393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxytocin stimulates secretory processes in lactating rabbit mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 570 (1), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2005.097816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galactopoietic effect of milking in lactating Holstein cows: Role of physiological doses of oxytocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (1-2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2005.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxytocin and milk removal: two important sources of variation in milk production and milk quality during and between milkings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ollivier-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (2), pp.173-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisme des représentations graphiques des cochons et de l’élevage porcin dans la presse et l’édition jeunesse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Depoudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Flocon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Salam Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing outdoor access to pigs: What are the profiles of farmers working in those systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.559, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes des citoyens en matière d’accès à l’extérieur pour les animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.35-36 | 660, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig farmers' and citizens' opinions on outdoor access for livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.560, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la hiérarchie sociale du troupeau sur le comportement d'abreuvement des vaches laitières</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420444v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence de la hiérarchie sociale du troupeau sur le comportement d'abreuvement des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306112v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline treatment at dry-off facilitated the remodelling and the lactoferrin immunoprotection of the mammary tissue in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a I de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L M Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Sapporo, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation hormonale de l’exfoliation des cellules épithéliales mammaires au cours de la traite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Mustiere</w:t>
+                <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel de Prado Taranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455917v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795397v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455914v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. M. Sordillo</w:t>
+                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801045v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211052v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739822v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742083v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211051v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un potentiel indicateur phénotypique de la persistance de la lactation des vaches laitières : le nombre de cellules épithéliales exfoliées dans le lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210626v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210628v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210629v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210728v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210731v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ADSA, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 88 (E-supplement 2), 2010, Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, 2010, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites des démarches participatives et de coconception pour améliorer le bien-être de l’animal en élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Piovan</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05449736v1</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04565725v1</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Freins et motivations des éleveurs vis-à-vis des élevages porcins avec accès à l'extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02263857v1</w:t>
+              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.19-24 | 658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01869882v1</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Freins et motivations des éleveurs à donner accès à l’extérieur aux porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01637740v1</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du méta-programme « Santé et Bien-être des Animaux en élevage » (SANBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting prolactin by cabergoline accelerates mammary gland remodeling during the early dry period in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Adaptation des chevrettes au sevrage (changement d'alimentation et d'environnement) : réponses physiologiques et comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthelot Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrade Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gausserès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01613619v1</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2022, Paris, France. pp.565-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traitement sélectif au tarissement chez la vache laitière : des besoins des éleveurs à la conception d'une démarche d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Urlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tocze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.411-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the social hierarchy within the herd on the individual drinking behaviour of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01455906v1</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which pedagogical approach at master level to enable future stakeholders of animal food chain to act for organic transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01455878v1</w:t>
+              <w:t xml:space="preserve">Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Communiquer sur les animaux et les élevages dans les sociétés : création de jeux par des étudiants pour des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02638419v1</w:t>
+              <w:t xml:space="preserve">Valorisation d'initiatives pédagogiques 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo inhibition followed by exogenous supplementation demonstrates galactopoietic effects of prolactin on mammary tissue and milk production in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Cabergoline treatment at dry-off accelerated mammary involution as indicated by mammary secretion composition changes in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a I de Prado Taranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02635957v1</w:t>
+              <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cells isolated from milk are a valuable, non-invasive source of mammary transcripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02630985v1</w:t>
+              <w:t xml:space="preserve">International Workshop on the Biology of Lactation in Farm Animals (Bolfa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01210492v1</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01210411v1</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les cellules épithéliales mammaires dans le lait comme indicateur du turnover cellulaire dans la mamelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01004555v1</w:t>
+              <w:t xml:space="preserve">15. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Genès-Champanelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Regulation of cell number in the mammary gland via the control of the exfoliation process in milk in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01210294v1</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Orlando, United States. pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00841090v1</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beillevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00729376v1</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary cell activity and turnover in dairy cows treated with the prolactin-release inhibitor quinagolide and milked once daily O</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00926557v1</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt zootechnique de l'ovariectomie sur vaches laitières</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01210730v1</w:t>
+              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729290v1</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal pattern of melatonin in blood and milk of dairy Cows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New developments on the galactopoietic role of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milk Science International</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00730154v1</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the prolactin-release inhibitor quinagolide on lactating dairy cows.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Circadian profiles of melatonin, prolactin and cortisol during days with long and short photoperiod in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wellnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Sprengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729289v1</w:t>
+              <w:t xml:space="preserve">7th International Conference on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mécanismes physiologiques de l'involution de la mamelle chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernier Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00729492v1</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing strategy and optimizing first-calving targets in dairy heifers: a review.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00729819v1</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin stimulates secretory processes in lactating rabbit mammary epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661076v1</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactopoietic effect of milking in lactating Holstein cows: Role of physiological doses of oxytocin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02677565v1</w:t>
+              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and milk removal: two important sources of variation in milk production and milk quality during and between milkings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial cells in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...169 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">The 10th International Workshop on Biology of Lactation in Farm Animals (BOLFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et motivations des éleveurs vis-à-vis des élevages porcins avec accès à l'extérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prolactin-release inhibition and once daily milking affect mammary cell activity at a transcriptional level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium on Milk Genomics &amp; Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072509v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effect of the milking-induced prolactin release on galactopoiesis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
+              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202902v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et motivations des éleveurs à donner accès à l’extérieur aux porcs</w:t>
+                <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du méta-programme « Santé et Bien-être des Animaux en élevage » (SANBA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176744v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement sélectif au tarissement chez la vache laitière : des besoins des éleveurs à la conception d'une démarche d’accompagnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chronic inhibition of prolactin discharge at milking affects mammary cell activity and turnover in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Tocze</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.411-414</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientist (ISYS) "Human and Animal Development: Regulatory Mechanisms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999373v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des chevrettes au sevrage (changement d'alimentation et d'environnement) : réponses physiologiques et comportementales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Seasonal effects on twenty-four hour patterns of melatonin in blood and milk of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Kollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Idele; INRAE, Dec 2022, Paris, France. pp.565-568</w:t>
+              <w:t xml:space="preserve">2007 Joint Annual Meeting ADSA-PSA-AMPA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924634v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the social hierarchy within the herd on the individual drinking behaviour of dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Effet d'une seule traite par jour (monotraite) sur les performances zootechniques et les caractéristiques physico-chimiques du lait chez les chèvres alpines à haut potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
-[...300 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...2920 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11662,279 +11921,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11944,151 +12203,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet GOATWELL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Caramelle-Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bezançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Anses. 2021, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12098,114 +12357,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'effet de l'ocytocine sur la production laitière chez la vache et la chèvre. Approche zootechnique et étude au niveau cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12273,51 +12532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665E73BB"/>
+    <w:nsid w:val="0DA5AB2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12504,51 +12763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-lollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1417-2001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080747663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179354v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spengler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellnitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. D. Meyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.097816" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.01.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09XP45Q9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunoyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Urlande" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tocze" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729342v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sprengler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Kollmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-lollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1417-2001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080747663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spengler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellnitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. D. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.097816" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.01.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09XP45Q9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Urlande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tocze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sprengler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Kollmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832033v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>