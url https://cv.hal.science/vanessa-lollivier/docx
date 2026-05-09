--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -264,51 +264,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1089,572 +1089,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Ollier</w:t>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10035⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638419v1</w:t>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dufreneix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (7), pp.5707-5718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (7), pp.5707-5718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10782⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455906v1</w:t>
+                <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (1), pp.854-863. </w:t>
+              <w:t xml:space="preserve">, 2016, 99 (1), pp.864-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455878v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo inhibition followed by exogenous supplementation demonstrates galactopoietic effects of prolactin on mammary tissue and milk production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.72-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,467 +1946,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Galio</w:t>
+                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004555v1</w:t>
+                <w:t xml:space="preserve">hal-01210411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oestradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (10), pp.973-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022029912000714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mammary secretory tissue during lactation in ovariectomized dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Yart</w:t>
+                <w:t xml:space="preserve">Unilateral once daily milking locally induces differential gene expression in both mammary tissue and milk epithelial cells revealing mammary remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (20), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00059.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129764v1</w:t>
+                <w:t xml:space="preserve">hal-01004555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt zootechnique de l'ovariectomie sur vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4487,273 +4487,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Influence de la hiérarchie sociale du troupeau sur le comportement d'abreuvement des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306112v1</w:t>
+                <w:t xml:space="preserve">hal-02420444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la hiérarchie sociale du troupeau sur le comportement d'abreuvement des vaches laitières</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Effect of day length and inhibition of prolactin on the mammary epithelial cell exfoliation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420444v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline treatment at dry-off facilitated the remodelling and the lactoferrin immunoprotection of the mammary tissue in dairy cows</w:t>
               </w:r>
@@ -4765,51 +4765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a I de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,168 +4983,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
+                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. M. Sordillo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801045v1</w:t>
+                <w:t xml:space="preserve">hal-02795397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du processus d’exfoliation des cellules épithéliales mammaires au cours de la traite chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5166,944 +5166,944 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 369 p., 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabergoline hastened lactoferrin immunoprotection in the mammary tissue during drying-off in dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795397v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the mammary epithelial cell exfoliation process during milking in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Cabergoline accelerated and enhanced the mammary involution during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel de Prado Taranilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+                <w:t xml:space="preserve">L. M. Sordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">6. IDF international mastitis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455914v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211051v1</w:t>
+                <w:t xml:space="preserve">hal-01211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
+                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742083v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the importance of prolactin in dairy ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry-off facilitator cabergoline hastened the GLUT-1 decrease and lactoferrin increase in the mammary tissue during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211052v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
+                <w:t xml:space="preserve">Les cellules épithéliales du lait, une alternative aux biopsies mammaires chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Colloque Opal et Francopa : place des méthodes de remplacement en expérimentation biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. , 2015, Place des méthodes de remplacement en expérimentation biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739822v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un potentiel indicateur phénotypique de la persistance de la lactation des vaches laitières : le nombre de cellules épithéliales exfoliées dans le lait</w:t>
               </w:r>
@@ -6141,51 +6141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
@@ -6240,51 +6240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,368 +6346,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210482v1</w:t>
+                <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210480v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210502v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
@@ -6719,51 +6719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,653 +6812,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210731v1</w:t>
+                <w:t xml:space="preserve">hal-01210626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210728v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210626v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210629v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210628v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
@@ -7769,97 +7769,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559391v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
@@ -7894,73 +7894,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et motivations des éleveurs vis-à-vis des élevages porcins avec accès à l'extérieur</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t>
@@ -8572,77 +8572,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9189,51 +9189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
@@ -9256,260 +9256,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455916v1</w:t>
+                <w:t xml:space="preserve">hal-01455915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cabergoline accélère et amplifie l’involution mammaire au cours du tarissement chez la vache laitière</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myoepithelial cell contraction participates in mammary epithelial cell exfoliation in cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455915v1</w:t>
+                <w:t xml:space="preserve">hal-01455916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules épithéliales mammaires dans le lait comme indicateur du turnover cellulaire dans la mamelle</w:t>
               </w:r>
@@ -9711,64 +9711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,51 +9875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beillevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9961,51 +9961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10224,51 +10224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiologiques de l'involution de la mamelle chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernier Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10693,398 +10693,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
+                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755973v1</w:t>
+                <w:t xml:space="preserve">hal-02823065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823065v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
+                <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial celles in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753682v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milking-induced prolactin release has proliferative and survival roles on mammary epithelial cells in dairy cows</w:t>
               </w:r>
@@ -11325,51 +11325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11420,51 +11420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du pic de prolactine circulante induit par la traite sur la galactopoïese chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11558,51 +11558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12103,51 +12103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12532,51 +12532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DA5AB2A"/>
+    <w:nsid w:val="85189A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12763,51 +12763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-lollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1417-2001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080747663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spengler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellnitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. D. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.097816" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.01.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09XP45Q9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Urlande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tocze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sprengler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Kollmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832033v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-lollivier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1417-2001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080747663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Warin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piovan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Isaka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635957v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00323" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00059.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Bruckmaier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.12.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPQ2W5TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00926557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4461" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spengler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wellnitz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. D. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Boisclair" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3649" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002498" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Delpal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2005.097816" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.01.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09XP45Q9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I de Prado Taranilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Sordillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Isaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deflandre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel de Prado Taranilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sordillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dunoyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Urlande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tocze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410523v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455915v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743429v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808996v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacasse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sprengler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753552v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier Dodier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758502v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angelo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Bruckmaier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Kollmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richter" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832033v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>