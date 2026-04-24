--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -750,566 +750,566 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour d’expérience sur le cours d’initiation en portugais lors de la Semaine Paul-Va au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Internationale d’Études sur les pratiques d’enseignement de langues et de cultures étrangères au Brésil et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camila Ribeiro; Fernanda Pismel; Marcia Rawlingson; Luciane Boganika; Maria Rennally Soares da Silva, Jun 2025, La Rochelle (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse contrastive des causatives périphrastiques fazer/faire+Vinfinitif en portugais brésilien et en français métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Routines langagières et routinisation dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sascha Diwersy, Vanessa Meireles, Sophie Sarrazin, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retour d’expérience sur le cours d’initiation en portugais lors de la Semaine Paul-Va au Brésil</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção causativa perifrástica fazer + Vinf em português : uma análise baseada no uso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Internationale d’Études sur les pratiques d’enseignement de langues et de cultures étrangères au Brésil et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camila Ribeiro; Fernanda Pismel; Marcia Rawlingson; Luciane Boganika; Maria Rennally Soares da Silva, Jun 2025, La Rochelle (France), France</w:t>
+              <w:t xml:space="preserve">Colóquio internacional Tradição e inovação na cultura portuguesa. 50 anos de Estudos Lusófonos na Roménia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreea Teletin; Adriana Ciama, Sep 2024, Bucarest (Romania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variétés de portugais et corpus linguistiques : un panorama des ressources pour le portugais brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Corpus et méthodes pour l’étude de la variation dans l’espace francophone et au-delà (CoMeVar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sascha Diwersy, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal digital inCorpora : descrição de dados em línguas românicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bazenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Teletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Valeria de Souza Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Colloque International VariaR : Description des langues pluricentriques à l'ère des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Meireles; Marcia Machado Vieira, Jun 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abordagens no ensino de português no sul da França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Séminaire international VariaR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Meireles; Marcia Machado Vieira; Andreea Teletin; Adriana Ciama, Sep 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promovendo a sensibilidade às variedades linguísticas no ensino de português língua não materna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Desafios e descobertas : perpetivas do Português como língua não materna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Anachoreta; Catarina Vaz Warrot, May 2024, Porto (on line), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816155v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04816093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier « Le patrimoine linguistique à l’ère numérique : la science et l’éducation ouvertes et citoyennes nécessitent des bases de données accessibles »</w:t>
               </w:r>
@@ -1498,77 +1498,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bazenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Teletin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Valeria de Souza Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Colloque International VariaR : La variation linguistique : « théories et pratiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vanessa Meireles; Marcia Machado Vieira, Jun 2023, Montpellier (FRA), France</w:t>
@@ -2557,234 +2557,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sandhi vocalique dans la métrique du portugais : analyse d’un corpus des poésies parnassiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Métrique Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sandhi vocalique en portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sândi vocálico externo na fala do Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Seminário Internacional de Fonologia, Porto Alegre, 25-27 avril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03605463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que gramáticas ensinar</w:t>
               </w:r>
@@ -3130,221 +3130,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variação e ensino de português no mundo / Variation et enseignement de portugais dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Blucher. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Blucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9786555501315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5151/9786555501315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variação em português e em outras Línguas Românicas / Variation en portugais et dans d'autres langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Blucher. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Blucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5151/9786555501292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607293v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-03607296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3447,508 +3447,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement du portugais dans deux espaces : Cayenne et Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+                <w:t xml:space="preserve">Prática da tradução especializada em aulas de Mestrado LEA (francês-português)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Blucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-333, 2022, 9786555501315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5151/9786555501315-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240484v1</w:t>
+                <w:t xml:space="preserve">hal-04240541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la traduction spécialisée en cours de Master LEA – parcours Traduction (français-portugais)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Português em território de línguas românicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiê I Seminário viagens da língua : multilinguismo no mundo lusófono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu da Língua Portuguesa, 2022, 978-65-999470-0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement du portugais dans deux espaces : Cayenne et Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabiane Batista França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEIRELES, Vanessa ; MACHADO VIEIRA, Marcia dos Santos (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blucher Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 299-306, 2022, 9786555501315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique de la traduction spécialisée en cours de Master LEA – parcours Traduction (français-portugais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Blucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.327-333, 2022, 9786555501315. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.307-326, 2022, 9786555501315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5151/9786555501315-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5151/9786555501315-2⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03607307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O ensino de português em dois espaços: Caiena e Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabiane Batista França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Blucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-298, 2022, 9786555501315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5151/9786555501315-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4080,151 +4080,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet VariaR – Variation dans les langues Romanes : présentation et perspectives. Conférencière invitée par le Laboratoire d’études romanes (EA 4385) et ED 31 – Pratiques et théories du sens, Axe de recherche 2 « Dynamiques, variation et innovation dans les langues romanes », 3ème séminaire doctoral et de recherche 2022 – 2023, Université de Paris 8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface du livre Saberes em Sociolinguística : trilhas, demandas e proposições</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816526v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04237753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module de formation &amp;quot;Recueil de données&amp;quot;, dans le cadre de la formation &amp;quot;L'étude empirique des variétés romanes : travail de terrain, analyse des données et élaboration de corpus linguistiques&amp;quot;, Université d'Augsbourg du 5 au 10 octobre 2023.</w:t>
               </w:r>
@@ -4964,51 +4964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.meireles@univ.montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://variar.wixsite.com/variar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152uq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05057166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03958292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04981891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05124679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bazenga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Teletin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Valeria de Souza Faria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maura Cezario" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Machado Campos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04238008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.31560/pimentacultural/978-85-7221-339-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31560/pimentacultural/978-85-7221-339-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04575071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31560/pimentacultural/2024.99512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-em-portugues-e-em-outras-linguas-romanicas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501292" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/978-989-9193-37-6/desa4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Batista Fran&#231;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosuel Lima-Pereira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-19" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03958264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9788580393088-12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA080013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03937969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mg Gruas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2022.v24n1a54261" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vanessa.meireles@univ.montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://variar.wixsite.com/variar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152uq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05057166v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03958292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05124679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04981891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bazenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Teletin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Valeria de Souza Faria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maura Cezario" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Machado Campos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04238008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.31560/pimentacultural/978-85-7221-339-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31560/pimentacultural/978-85-7221-339-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04575071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31560/pimentacultural/2024.99512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-em-portugues-e-em-outras-linguas-romanicas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501292" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/978-989-9193-37-6/desa4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03958264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Batista Fran&#231;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosuel Lima-Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9788580393088-12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04816526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04237781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01336598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA080013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03937969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mg Gruas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2022.v24n1a54261" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>