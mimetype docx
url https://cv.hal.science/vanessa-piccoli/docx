--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -1118,2642 +1118,4028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ce n’est pas pour nous » : séquences de refus dans un salon international de livres pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensorialità e plurilinguismo nella valutazione del prodotto in due fiere commerciali internazionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AITLA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Arezzo, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working alongside healthcare professionals to improve asylum seekers’ care in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Northumbria University (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mais vous vous en sortez très bien avec l’anglais” : choix de langues, insécurité linguistique et gestion des faces dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSELFF - Social Studies of the English Language in France and the French-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication pluri-romane en milieu commercial : une analyse interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pratiques langagières, Laboratoire SeDyL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions commerciales plurilingues : le cas de l’intercompréhension espagnol-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées étude CLAPI-ELE – L’étude de l’espagnol parlé à partir de corpus écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ODIMEDI : un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’interprétariat dans la santé : études linguistiques de terrain et activités de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using digital tools in healthcare interactions with asylum seekers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Multilingualism COM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The storytelling activity in a feminist debate. An interactional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about ‘taboo topics’in health consultations with asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercompréhension à l’épreuve du public migrant : une analyse interactionnelle d’une consultation médicale plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2019 Au-delà des frontières – Más allá de las fronteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with the patient’s resistance in psychotherapy: the role of the interpreter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDIALOG3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Antwerpen, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between affective and effective communication: using migrants and asylum seekers’ languages in administrative and healthcare settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TLANG Conference - Communication in the Multilingual City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours, crèche, carte vitale : enjeux sociolinguistiques et identitaires de l’utilisation de certains termes français par des demandeurs d’asile non francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes chercheurs DIPRALANG - Mobilités, exils, migrations : des hommes/des femmes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01923544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMLF 2018 - Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communication (im)possible? Retours sur une performance théâtrale comme action de valorisation du projet REMILAS (REfugiés, MIgrants et leurs LAngues face aux services de Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Jouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Northumbria University (online), United Kingdom</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du réseau MATE-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe MATE-Lyon, MATE-SHS, Dec 2018, Lyon (MSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les émotions du patient dans la traduction orale du récit : le cas des entretiens psychothérapeutiques avec demandeurs d’asile en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Basel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about emotional pain in healthcare consultations with migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affect in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing at English: ‘the’ lingua franca at the interface between local-interactional ‘resistance’ and cultural-societal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about numbers: multimodal and multilingual practices in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactional Competences and Practices in a Second Language (ICOP-L2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Reading, United Kingdom</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des bons indices : inférences et recherche de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Inférences dans la Communication Orale en L2 : Processus et Marques Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On est à coté”: affiliating through geography in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALAPP 2015 Conference_5th International conference Applied Linguistics and Professional Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Milano, Nov 2016, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Your card please »: business cards as material resources for talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA Conference 2015 – Living the Material World (The International Institute for Ethnomethodology and Conversation Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut pas le dire, ils le savent pas les anglais&amp;quot;: when participation framework is closely linked to language proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Participation _Language and Bodies in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Basel, Jun 2015, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of data for analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique CNRS "MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Traverso (ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage collaboratif entre locuteurs romanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acedle 2015_ Interagir pour apprendre les langues aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet « Petits Films » : du retour aux participants à la valorisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICODOC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domitille Caillat; Isabel Colón de Carvajal; Laetitia Emerit; Samira Ibnelkaïd; Jean-Philippe Maitre; Biagio Ursi; Yiru Xu, May 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romance intercomprehension practices in international trade fairs interactions: the case of other-repetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALIC 2014_ Linguistic resources and intercultural (communicative) competence: bridging a theoretical and empirical gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Aveiro, Nov 2014, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reformulation dans une troisième langue : quelques séquences de réparation dans une conversation plurilingue en langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études doctorales InterICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlare di numeri durante un salone internazionale: un’analisi sequenziale e multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornata sulla Comunicazione Parlata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Padova, Sep 2014, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercompréhension in praesentia : la reformulation dans une troisième langue comme repair au cours d'une rencontre en langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IC 2014 - Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2014, Lyon, France. (à paraître)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional Touch and Projected Experience in a Lingerie Trade Fair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensing Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.56-78, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003422471-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter son livre à un éditeur dans un salon international : multimodalité, plurilinguisme, enjeux épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luca Greco (Ed.), La narration : du discours à la multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction par blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.109-115, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujets délicats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.208-215, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...205 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Piccoli; Véronique Traverso et Nicolas Chambon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.13-16, 2023, 9782494145023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.241-254, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.93-100, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.101-108, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.192-199, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergences et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.200-207, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal conversational routines: talk-in-interaction through the prism of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...274 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language is a complex adaptive system. Explorations and evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6620127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’Ofpra ? » : (faire) raconter l'entretien au demandeur d'asile dans le cadre d'une consultation d'expertise médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Jouin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Linguistique et sociolinguistique, 978-2-35935-355-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’OFPRA ? » : co-construction de la narration d’un entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambon N., Traverso V. (Eds.) Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of language learning in the talk of asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levine G. &amp; Mallows D. (Eds.), Language Learning of Migrants in Europe: Theoretical, Empirical, Policy, and Pedagogical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.69-92, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79237-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du réseau MATE-SHS</w:t>
-[...1142 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2020, 978-2-7598-9111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercompréhension in praesentia : la reformulation dans une troisième langue comme repair au cours d'une rencontre en langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IC 2014 - Université Lyon 2</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01502928v1</w:t>
+              <w:t xml:space="preserve">Garbarino, S. &amp; Degache, C. (éds), Intercompréhension en réseau : scénarios, médiations, évaluations. Travaux du CRTT, (https://www.miriadi.net/documents-projet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trascrizione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turno conversazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3763,609 +5149,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part oratoire du travail : un regard sociolinguistique sur le pitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/cpe.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est une question terrible que je vous pose”: Domande (In)Delicate e Manifestazioni Affettive in un Corpus di Interazioni fra Medici, Interpreti e Richiedenti Asilo in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/20683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Mylène BLASCO (dir.). – Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. Nodus Publikationen, Münster, 2022, 289 p. ISBN : 978-3-89323-026-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingualism, multimodality and machine translation in medical consultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and Interpreting Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.42-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tis.21012.pic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laughing at English: the lingua franca at the interface between local-interactional resistance and cultural-societal pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Pugliese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/ld.00134.pic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODIMEDI: un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Linguistique et des sciences du langage de l'Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.00001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les interactions en langues romanes : études multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4381,820 +5767,820 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétéro-répétition plurilingue : une pratique pour l'intercompréhension romane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03104135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répertoires plurilingues et identités hybrides chez les demandeurs d’asile non francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)transmettre la souffrance émotionnelle : une analyse interactionnelle de consultations entre soignants, demandeurs d’asile et interprètes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°167 (2), pp.175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Go Internet it’s here » : démarches administratives de personnes précaires ou en demande d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°167 (2), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184601020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un dispositif innovant : utiliser des vidéos de consultations de santé authentiques dans un module d’alphabétisation pour migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02011106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vin pour choper&amp;quot;: identité masculine, blagues (hétéro)sexuelles et affiliation lors d’une première rencontre entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.167.0175⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.99-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02049775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des bons indices : inférences et recherches de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gestion de l’implicite dans l’interaction orale en L2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Puedes hablar italiano” : négocier la conversation plurilingue dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domínios de Lingu@gem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (à paraître)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme s'appelle la ciliegia?”: strategie di apprendimento collaborativo fra parlanti di lingue romanze, dall'uso spontaneo alla classe di lingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Italiana di Linguistica Applicata - RILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2-3, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5204,2010 +6590,702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intercompréhension en langues romanes dans un contexte commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine, 1, 2025, Faits de langues et de sociétés, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384511778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d’une communication triadique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Rhizome, 2023, 9782494145023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 81, 2020, SHS Web of Conferences, 978-2-7598-9111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816611v1</w:t>
-              </w:r>
-[...1306 lines deleted...]
-                <w:t xml:space="preserve">hal-01963835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non entra niente nel cervello: un’analisi interazionale di consultazioni psicoterapeutiche con pazienti migranti in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience tactile et description du produit dans un salon international de lingerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malentendus et multimodalité dans des interactions institutionnelles plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus plurilingue dans trois salons commerciaux : du terrain à la valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In quale lingua comunicare? Le modalità di negoziazione del codice linguistico. Analisi e prospettive da una ricerca sull’intercomprensione romanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de conversations plurilingues en situation non-didactique (salons commerciaux internationaux). Une approche interactionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques problèmes posés par la transcription d'interactions plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7216,51 +7294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7270,51 +7348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Film Primeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7323,65 +7401,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01187824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7528,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003422471-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>