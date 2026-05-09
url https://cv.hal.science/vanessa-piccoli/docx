--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -100,3151 +100,3151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gli startupper francesi se ne fregano: un’analisi multimodale della locuzione «on s’en fout»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AITLA 2026. L'interazione comunicativa: relazione, pratiche, prospettive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Forlì (Universiy of Bologna), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet ODIMEDI : la formation en ligne pour améliorer la communication entre interprètes, professionnels de la santé et patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Inter-Transdisciplinarité du Labex ASLAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon (ENS de Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alex</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Lyon (ENS de Lyon), France</w:t>
+                <w:t xml:space="preserve">hal-05528447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transcription à l’analyse multimodale d’interactions pluriromanes : le cas des salons commerciaux internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Forlì (Universiy of Bologna), Italy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading a Neoliberal Vision of Society Through Podcast Interviews: A Conversational Analysis of Collaborative Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage start-upentre pratiques langagières et représentations sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire LRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasites, inutiles et fastidieux : les « tics de langage » d’après des coachs italiens et français sur Youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée MarDisCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anglicismes dans le langage start-up : représentations sociolinguistiques et enjeux identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Gremlin, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler comme un startupeur : spécificités langagières et enjeux idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations sociolinguistiques du travail : pratiques, discours, enjeux, pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler des jeunes startupeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le 'langage des jeunes' : évolution des usages et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne (Autriche), Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de parole dans le monde des start-up : le pitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pratiques Langagières, Laboratoire MoDyCo, Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On a un bon fit au niveau du mindset ». Les anglicismes comme marqueur identitaire dans le langage des startupeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français au contact des autres langues : état actuel et enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienne (Autriche), Autriche</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce n’est pas pour nous » : séquences de refus dans un salon international de livres pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialità e plurilinguismo nella valutazione del prodotto in due fiere commerciali internazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AITLA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Arezzo, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness and relational attention in multilingual medical consultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parasites, inutiles et fastidieux : les « tics de langage » d’après des coachs italiens et français sur Youtube</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les symptômes ne sont pas clairs : le travail interactionnel de l’interprète lors de la description de troubles psychophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducing multimodal configurations in interpreter-mediated healthcare interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working alongside healthcare professionals to improve asylum seekers’ care in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Northumbria University (online), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mais vous vous en sortez très bien avec l’anglais” : choix de langues, insécurité linguistique et gestion des faces dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSELFF - Social Studies of the English Language in France and the French-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The storytelling activity in a feminist debate. An interactional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions commerciales plurilingues : le cas de l’intercompréhension espagnol-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées étude CLAPI-ELE – L’étude de l’espagnol parlé à partir de corpus écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication pluri-romane en milieu commercial : une analyse interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pratiques langagières, Laboratoire SeDyL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ODIMEDI : un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’interprétariat dans la santé : études linguistiques de terrain et activités de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using digital tools in healthcare interactions with asylum seekers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Multilingualism COM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reading, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about ‘taboo topics’in health consultations with asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercompréhension à l’épreuve du public migrant : une analyse interactionnelle d’une consultation médicale plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2019 Au-delà des frontières – Más allá de las fronteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with the patient’s resistance in psychotherapy: the role of the interpreter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDIALOG3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about emotional pain in healthcare consultations with migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affect in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between affective and effective communication: using migrants and asylum seekers’ languages in administrative and healthcare settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TLANG Conference - Communication in the Multilingual City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours, crèche, carte vitale : enjeux sociolinguistiques et identitaires de l’utilisation de certains termes français par des demandeurs d’asile non francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes chercheurs DIPRALANG - Mobilités, exils, migrations : des hommes/des femmes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01923544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMLF 2018 - Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communication (im)possible? Retours sur une performance théâtrale comme action de valorisation du projet REMILAS (REfugiés, MIgrants et leurs LAngues face aux services de Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du réseau MATE-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe MATE-Lyon, MATE-SHS, Dec 2018, Lyon (MSH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les émotions du patient dans la traduction orale du récit : le cas des entretiens psychothérapeutiques avec demandeurs d’asile en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Reproducing multimodal configurations in interpreter-mediated healthcare interactions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing at English: ‘the’ lingua franca at the interface between local-interactional ‘resistance’ and cultural-societal pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about numbers: multimodal and multilingual practices in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactional Competences and Practices in a Second Language (ICOP-L2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Arezzo, Italie, Italy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On est à coté”: affiliating through geography in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALAPP 2015 Conference_5th International conference Applied Linguistics and Professional Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Milano, Nov 2016, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Working alongside healthcare professionals to improve asylum seekers’ care in France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des bons indices : inférences et recherche de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Inférences dans la Communication Orale en L2 : Processus et Marques Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet « Petits Films » : du retour aux participants à la valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICODOC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domitille Caillat; Isabel Colón de Carvajal; Laetitia Emerit; Samira Ibnelkaïd; Jean-Philippe Maitre; Biagio Ursi; Yiru Xu, May 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut pas le dire, ils le savent pas les anglais&amp;quot;: when participation framework is closely linked to language proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Participation _Language and Bodies in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Basel, Jun 2015, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of data for analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique CNRS "MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Traverso (ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Your card please »: business cards as material resources for talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA Conference 2015 – Living the Material World (The International Institute for Ethnomethodology and Conversation Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage collaboratif entre locuteurs romanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acedle 2015_ Interagir pour apprendre les langues aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1518 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380022v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romance intercomprehension practices in international trade fairs interactions: the case of other-repetition</w:t>
               </w:r>
@@ -3679,1467 +3679,1746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convergences et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.200-207, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction par blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Rhizome, pp.109-115, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets délicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Rhizome, pp.208-215, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Piccoli; Véronique Traverso et Nicolas Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Rhizome, pp.13-16, 2023, 9782494145023. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0013⟩</w:t>
+                <w:t xml:space="preserve">hal-04216906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.93-100, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.241-254, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.101-108, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.192-199, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’Ofpra ? » : (faire) raconter l'entretien au demandeur d'asile dans le cadre d'une consultation d'expertise médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Linguistique et sociolinguistique, 978-2-35935-355-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal conversational routines: talk-in-interaction through the prism of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language is a complex adaptive system. Explorations and evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6620127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’OFPRA ? » : co-construction de la narration d’un entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambon N., Traverso V. (Eds.) Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of language learning in the talk of asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levine G. &amp; Mallows D. (Eds.), Language Learning of Migrants in Europe: Theoretical, Empirical, Policy, and Pedagogical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.69-92, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79237-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2020, 978-2-7598-9111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercompréhension in praesentia : la reformulation dans une troisième langue comme repair au cours d'une rencontre en langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garbarino, S. &amp; Degache, C. (éds), Intercompréhension en réseau : scénarios, médiations, évaluations. Travaux du CRTT, (https://www.miriadi.net/documents-projet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Intercompréhension en langues romanes dans un contexte commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Université de Lorraine, 1, 2025, Faits de langues et de sociétés, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384511778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d’une communication triadique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...406 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Rhizome, 2023, 9782494145023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...500 lines deleted...]
-                <w:t xml:space="preserve">hal-01963835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences, 81, 2020, SHS Web of Conferences, 978-2-7598-9111-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trascrizione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turno conversazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5149,1723 +5428,1444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part oratoire du travail : un regard sociolinguistique sur le pitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57086/cpe.1787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est une question terrible que je vous pose”: Domande (In)Delicate e Manifestazioni Affettive in un Corpus di Interazioni fra Medici, Interpreti e Richiedenti Asilo in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/20683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Mylène BLASCO (dir.). – Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. Nodus Publikationen, Münster, 2022, 289 p. ISBN : 978-3-89323-026-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing at English: the lingua franca at the interface between local-interactional resistance and cultural-societal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ld.00134.pic⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingualism, multimodality and machine translation in medical consultations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation and Interpreting Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.42-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tis.21012.pic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ODIMEDI: un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Linguistique et des sciences du langage de l'Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ld.00134.pic⟩</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.00001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les interactions en langues romanes : études multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétéro-répétition plurilingue : une pratique pour l'intercompréhension romane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et identités hybrides chez les demandeurs d’asile non francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)transmettre la souffrance émotionnelle : une analyse interactionnelle de consultations entre soignants, demandeurs d’asile et interprètes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°167 (2), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Go Internet it’s here » : démarches administratives de personnes précaires ou en demande d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°167 (2), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.00001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184601020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un dispositif innovant : utiliser des vidéos de consultations de santé authentiques dans un module d’alphabétisation pour migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.1-13</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02011106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vin pour choper&amp;quot;: identité masculine, blagues (hétéro)sexuelles et affiliation lors d’une première rencontre entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.99-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02049775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des bons indices : inférences et recherches de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gestion de l’implicite dans l’interaction orale en L2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Puedes hablar italiano” : négocier la conversation plurilingue dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domínios de Lingu@gem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (à paraître)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme s'appelle la ciliegia?”: strategie di apprendimento collaborativo fra parlanti di lingue romanze, dall'uso spontaneo alla classe di lingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Italiana di Linguistica Applicata - RILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2-3, pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380004v1</w:t>
-              </w:r>
-[...277 lines deleted...]
-                <w:t xml:space="preserve">hal-04816611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques problèmes posés par la transcription d'interactions plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7606,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003422471-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003422471-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>