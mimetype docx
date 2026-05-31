--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -100,3151 +100,3151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet ODIMEDI : la formation en ligne pour améliorer la communication entre interprètes, professionnels de la santé et patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Inter-Transdisciplinarité du Labex ASLAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Lyon (ENS de Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli startupper francesi se ne fregano: un’analisi multimodale della locuzione «on s’en fout»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AITLA 2026. L'interazione comunicativa: relazione, pratiche, prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Forlì (Universiy of Bologna), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet ODIMEDI : la formation en ligne pour améliorer la communication entre interprètes, professionnels de la santé et patients</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spreading a Neoliberal Vision of Society Through Podcast Interviews: A Conversational Analysis of Collaborative Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage start-upentre pratiques langagières et représentations sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire LRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transcription à l’analyse multimodale d’interactions pluriromanes : le cas des salons commerciaux internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Journée d'Etudes ALPAGA (Alternances Linguistiques Plurielles Avec Grenoble Alpes) - IRGA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de parole dans le monde des start-up : le pitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pratiques Langagières, Laboratoire MoDyCo, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On a un bon fit au niveau du mindset ». Les anglicismes comme marqueur identitaire dans le langage des startupeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français au contact des autres langues : état actuel et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler des jeunes startupeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le 'langage des jeunes' : évolution des usages et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienne (Autriche), Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anglicismes dans le langage start-up : représentations sociolinguistiques et enjeux identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Gremlin, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler comme un startupeur : spécificités langagières et enjeux idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations sociolinguistiques du travail : pratiques, discours, enjeux, pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasites, inutiles et fastidieux : les « tics de langage » d’après des coachs italiens et français sur Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Lyon (ENS de Lyon), France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée MarDisCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness and relational attention in multilingual medical consultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les symptômes ne sont pas clairs : le travail interactionnel de l’interprète lors de la description de troubles psychophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducing multimodal configurations in interpreter-mediated healthcare interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parasites, inutiles et fastidieux : les « tics de langage » d’après des coachs italiens et français sur Youtube</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce n’est pas pour nous » : séquences de refus dans un salon international de livres pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialità e plurilinguismo nella valutazione del prodotto in due fiere commerciali internazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AITLA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Arezzo, Italie, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working alongside healthcare professionals to improve asylum seekers’ care in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Northumbria University (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mais vous vous en sortez très bien avec l’anglais” : choix de langues, insécurité linguistique et gestion des faces dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSELFF - Social Studies of the English Language in France and the French-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication pluri-romane en milieu commercial : une analyse interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pratiques langagières, Laboratoire SeDyL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienne (Autriche), Autriche</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions commerciales plurilingues : le cas de l’intercompréhension espagnol-italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées étude CLAPI-ELE – L’étude de l’espagnol parlé à partir de corpus écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ODIMEDI : un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude L’interprétariat dans la santé : études linguistiques de terrain et activités de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using digital tools in healthcare interactions with asylum seekers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Multilingualism COM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The storytelling activity in a feminist debate. An interactional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop sur le récit en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about ‘taboo topics’in health consultations with asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercompréhension à l’épreuve du public migrant : une analyse interactionnelle d’une consultation médicale plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2019 Au-delà des frontières – Más allá de las fronteras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with the patient’s resistance in psychotherapy: the role of the interpreter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Arezzo, Italie, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDIALOG3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between affective and effective communication: using migrants and asylum seekers’ languages in administrative and healthcare settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TLANG Conference - Communication in the Multilingual City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMLF 2018 - Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communication (im)possible? Retours sur une performance théâtrale comme action de valorisation du projet REMILAS (REfugiés, MIgrants et leurs LAngues face aux services de Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du réseau MATE-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe MATE-Lyon, MATE-SHS, Dec 2018, Lyon (MSH), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours, crèche, carte vitale : enjeux sociolinguistiques et identitaires de l’utilisation de certains termes français par des demandeurs d’asile non francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes chercheurs DIPRALANG - Mobilités, exils, migrations : des hommes/des femmes et des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01923544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les émotions du patient dans la traduction orale du récit : le cas des entretiens psychothérapeutiques avec demandeurs d’asile en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155495v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Basel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about emotional pain in healthcare consultations with migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affect in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing at English: ‘the’ lingua franca at the interface between local-interactional ‘resistance’ and cultural-societal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talking about numbers: multimodal and multilingual practices in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactional Competences and Practices in a Second Language (ICOP-L2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des bons indices : inférences et recherche de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Inférences dans la Communication Orale en L2 : Processus et Marques Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On est à coté”: affiliating through geography in international trade fairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALAPP 2015 Conference_5th International conference Applied Linguistics and Professional Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Milano, Nov 2016, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Your card please »: business cards as material resources for talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BE), Belgium</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIEMCA Conference 2015 – Living the Material World (The International Institute for Ethnomethodology and Conversation Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Working alongside healthcare professionals to improve asylum seekers’ care in France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut pas le dire, ils le savent pas les anglais&amp;quot;: when participation framework is closely linked to language proficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Northumbria University (online), United Kingdom</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pugliese Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiting Participation _Language and Bodies in Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Basel, Jun 2015, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz (online), France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of data for analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique CNRS "MAINLY - MultimodAl (INter)actions LYon: the construction and organisation of social actions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Traverso (ICAR Lab); Paul Drew (Loughborough University), Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage collaboratif entre locuteurs romanophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acedle 2015_ Interagir pour apprendre les langues aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, May 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet « Petits Films » : du retour aux participants à la valorisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ICODOC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domitille Caillat; Isabel Colón de Carvajal; Laetitia Emerit; Samira Ibnelkaïd; Jean-Philippe Maitre; Biagio Ursi; Yiru Xu, May 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20152001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1354 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374545v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romance intercomprehension practices in international trade fairs interactions: the case of other-repetition</w:t>
               </w:r>
@@ -3679,1454 +3679,3134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traduction par blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.109-115, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujets délicats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.208-215, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Piccoli; Véronique Traverso et Nicolas Chambon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.13-16, 2023, 9782494145023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.241-254, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.93-100, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.101-108, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Rhizome, pp.192-199, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convergences et divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d'une communication triadique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Rhizome, pp.200-207, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01.0109⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal conversational routines: talk-in-interaction through the prism of complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kristine Lund; Pierluigi Basso Fossali; Audrey Mazur; Magali Ollagnier-Beldame. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language is a complex adaptive system. Explorations and evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6620127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’Ofpra ? » : (faire) raconter l'entretien au demandeur d'asile dans le cadre d'une consultation d'expertise médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Linguistique et sociolinguistique, 978-2-35935-355-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of language learning in the talk of asylum seekers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Levine G. &amp; Mallows D. (Eds.), Language Learning of Migrants in Europe: Theoretical, Empirical, Policy, and Pedagogical Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.69-92, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79237-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment ça s’est passé à l’OFPRA ? » : co-construction de la narration d’un entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambon N., Traverso V. (Eds.) Raconter, relater, traduire : paroles de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2020, 978-2-7598-9111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercompréhension in praesentia : la reformulation dans une troisième langue comme repair au cours d'une rencontre en langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garbarino, S. &amp; Degache, C. (éds), Intercompréhension en réseau : scénarios, médiations, évaluations. Travaux du CRTT, (https://www.miriadi.net/documents-projet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trascrizione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turno conversazionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrico Serena (ed.), Dizionario dell’italiano L2: insegnamento, apprendimento, ricerca, Pisa, Pacini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part oratoire du travail : un regard sociolinguistique sur le pitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du plurilinguisme européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/cpe.1787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est une question terrible que je vous pose”: Domande (In)Delicate e Manifestazioni Affettive in un Corpus di Interazioni fra Medici, Interpreti e Richiedenti Asilo in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1974-4382/20683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Mylène BLASCO (dir.). – Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. Nodus Publikationen, Münster, 2022, 289 p. ISBN : 978-3-89323-026-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilingualism, multimodality and machine translation in medical consultations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation and Interpreting Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.42-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tis.21012.pic⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing at English: the lingua franca at the interface between local-interactional resistance and cultural-societal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ld.00134.pic⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ODIMEDI: un outil numérique pour la formation des interprètes et des intervenants en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Linguistique et des sciences du langage de l'Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.00001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les interactions en langues romanes : études multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétéro-répétition plurilingue : une pratique pour l'intercompréhension romane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires plurilingues et identités hybrides chez les demandeurs d’asile non francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)transmettre la souffrance émotionnelle : une analyse interactionnelle de consultations entre soignants, demandeurs d’asile et interprètes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°167 (2), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Go Internet it’s here » : démarches administratives de personnes précaires ou en demande d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°167 (2), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, multimodalité et compétence d’interaction : parler de nombres dans des interactions commerciales entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184601020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un dispositif innovant : utiliser des vidéos de consultations de santé authentiques dans un module d’alphabétisation pour migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...387 lines deleted...]
-                <w:t xml:space="preserve">« Comment ça s’est passé à l’Ofpra ? » : (faire) raconter l'entretien au demandeur d'asile dans le cadre d'une consultation d'expertise médicale</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02011106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du vin pour choper&amp;quot;: identité masculine, blagues (hétéro)sexuelles et affiliation lors d’une première rencontre entre hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...414 lines deleted...]
-                <w:t xml:space="preserve">hal-01963835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.99-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02049775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des bons indices : inférences et recherches de mot entre locuteurs de langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gestion de l’implicite dans l’interaction orale en L2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Puedes hablar italiano” : négocier la conversation plurilingue dans un salon commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domínios de Lingu@gem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, (à paraître)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme s'appelle la ciliegia?”: strategie di apprendimento collaborativo fra parlanti di lingue romanze, dall'uso spontaneo alla classe di lingua.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Italiana di Linguistica Applicata - RILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2-3, pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intercompréhension en langues romanes dans un contexte commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine, 1, 2025, Faits de langues et de sociétés, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384511778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétariat en santé. Pratiques et enjeux d’une communication triadique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Rhizome, 2023, 9782494145023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chlv.picco.2023.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5135,1737 +6815,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 81, 2020, SHS Web of Conferences, 978-2-7598-9111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816611v1</w:t>
-              </w:r>
-[...1678 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7268,51 +7268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques problèmes posés par la transcription d'interactions plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7606,51 +7606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003422471-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alex" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424022v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556184v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Pauletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugliese Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20152001019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003422471-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0109" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216897v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0241" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01.0200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/raconter-relater-traduire-paroles-de-la-migration" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79237-4_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1787" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/20683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tis.21012.pic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pugliese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ld.00134.pic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chlv.picco.2023.01" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380146v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>