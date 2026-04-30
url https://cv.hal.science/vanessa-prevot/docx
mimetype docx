--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa PREVOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present Position****CNRS Senior</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at University Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6269 - Institute of Chemistry of Clermont-Ferrand 24 Av des Landais 63177 Aubière. (Director: F. Leroux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UOttawa (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Habilitation à diriger des Recherches (HDR) at UBP.« LDH design: from synthesis to functionnality »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctoral Position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut de recherches sur la catalyse, (Lyon-France) (M. Besson).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctoral Position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at Instituto de Ciencia de Materials de Madrid, (Madrid-SPAIN) in the department “Porous Materials & Intercalation Compounds”( E. Ruiz-Hitzky).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Blaise Pascal – Clermont Ferrand. Laboratoire des Matériaux Inorganiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Development of new synthetic pathways (complexing agent, hard template, soft template…) for control of size, shape and nanostructuration of LDH particles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Elaboration and properties of LDH particles, nanohybrid and nanocomposites (Adsorption, Controlled release, Biocatalysis, Biodegradation, CO2 reduction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 92 publications, 6 book chapters, h=30, 2396 citations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching & administrative activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· ***Supervision:***10 Thesis, 3 Thesis in progress, 12 Master degrees, 10 Post-doc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative appointments:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-: Vice president of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Clay Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-: Associate Editor </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: Member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Committee for Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Material Science (CNU Section 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016: Member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> National </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoNRS Section 15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">representative of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Chargé de Mission Auvergne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017-: Member of the University Blaise Pascal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Council</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012: Member of the University Blaise Pascal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration Council</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bilateral Joint project with Czeck Republic (2008-2009: 6 k€); Bilateral Joint project with Japan (2015-2019: 32 k€) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> French National project for the young researcher (2012-2015: 200 k€); 2015-2016: CNRS funding (PEPS Clermont-Ferrand) (19 k€); I-Site CAP2025 (Provithé 30 k€), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Velay Green Clay (2015-2015 15 k€); Imerys (2016-2018 :45 k€); IFPEN (2019 : 10 k€); Pouzzolane des Dômes (210 k€).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematical Synthesis of Magnetic-Layered Core@Shell Supports for Metalloporphyrin Immobilization Aiming Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Henrique dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Duarte Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Nakagaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.48306. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5263036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate recovery using porous monolith MgAl-LDH: insights from NMR spectroscopy, physisorption and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Thingholm Bünning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Morgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Selent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (41), pp.15623-15636. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT01498K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-derived nanostructured NiFe LDHs as catalysts for Bisphenol A degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102640. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on phosphate incorporation and release properties of MgAl layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Guého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Gro Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (48), pp.21000-21011. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NJ02807H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Layered double Hydroxide-based Materials for CO2 Electroreduction: A Comprehensive Review of recent Research Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.107362. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2024.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy of Co 3 Mn–CO 3 LDH: Formation and Structural Evolution under Electrochemical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (49), pp.21023-21037. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and efficient Pb2+ capture using PO4-loaded 3D-NiFe layer double hydroxides derived from MIL-88A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143070. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of phosphate intercalated Mg Al Layered double hydroxides and study of the PO 4 release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Gro Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (22), pp.9568-9577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00601A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Iron Tetraphenylsulfonato Porphyrin Intercalated into LDH and LSH as Materials for Electrocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-022-00778-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulmanickam Koilraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Takemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (7), pp.6552-6562. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-free synthesis of layered double hydroxide-armored latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Bourgeat-Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (18), pp.3195 - 3208. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0py00140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Layered Double Hydroxide/TiO2 Photocatalysts for the Photocatalytic Degradation of Orange II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Djeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering4020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined Growth of NiAl-Layered Double Hydroxide Nanoparticles Within Alginate Gel: Influence on Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.561975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insight into the photoinduced E→Z isomerisation of cinnamate embedded in ZnAl and MgAl layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Timár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Csankó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Alapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1219, pp.128561. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of nitroreductase and layered double hydroxides toward functional biohybrid materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 533, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.07.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Vanadium Dioxide as an Actor of Nanothermochromism: Challenges and Perspectives for Polymer Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1800438. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201800438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Sustainable Slow-Release Fertilizers Obtained by Mechanochemical Activation of MgAl and MgFe Layered Double Hydroxides and K2HPO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wypych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Structural Characterization of a Pure ZnAl 4 (OH) 12 (SO 4 )·2.6H 2 O Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai Daugaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Tuan Tuan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bolanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Aistrup Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6114-6122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amperometric detection of the herbicide mesotrione based on competitive reactions at nitroreductase@layered double hydroxide bioelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hidouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 835, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Electrochemical Screening Allows Transketolase Inhibitors to Be Identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (15), pp.9241 - 9248. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Morphology of Film-Forming, Nanocomposite Latexes Containing Layered Double Hydroxide by RAFT-Mediated Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szilagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.3953 - 3966. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Biological Cells and Layered Double Hydroxides: Towards Functional Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7-8), pp.1150 - 1166. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.201700102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Hybrid Layered Double Hydroxides for the Development of Innovative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1703868, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201703868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored microstructure and mechanical properties of nanocomposite films made from polyacrylic/LDH hybrid latexes synthesized by RAFT-mediated emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (19), pp.2590 - 2600. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY00268A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant one-pot preparation of functional layered double hydroxides (LDHs) via a continuous hydrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Pascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cacciuttolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (9), pp.614-619. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201700125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hierarchical and porous layered double hydroxide structures: an overview of synthesis methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11229 - 11250. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiamine biosensor based on oxidative trapping of enzyme-substrate intermediate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Doumèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.850-857. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and kinetic study of sustainable potential slow-release fertilizer obtained by mechanochemical activation of clay minerals and potassium monohydrogen phosphate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wypych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.708-176. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and ecotoxicological impact of new generation herbicides from the triketone family: An overview to assess the environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Knhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 325, pp.136-156. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of latex-layered double hydroxide composites by tuning the aggregation in suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szilagyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.842 - 851. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM02608G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite latexes containing layered double hydroxides via RAFT-assisted encapsulating emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cenacchi Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessislava Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Agosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.1233 - 1243. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY01742H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-metal catalysts based on porous layered double hydroxides for alkaline-free sodium borohydride hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mostajeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sib S. Mal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mattiussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd R. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (31), pp.20092 - 20102. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reactions during synthesis of zinc aluminum layered double hydroxides by thermal hydrolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boisen Staal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Bomholdt Ravnsbæk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (41), pp.21795-21806. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA05761J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of Zn(II) Insertion in Bayerite, an Aluminum Hydroxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai Daugaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9306-9315. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin bacteria/Layered Double Hydroxide films using a layer-by-layer approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Khenifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 474, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered double hydroxides decorated with Au-Pd nanoparticles to photodegradate Orange II from water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liji Sobhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation and structural aspects of macroRAFT agents into MgAl layered double hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessislava Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cenacchi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lansalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck D’agosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2000-2012. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.7.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered double hydroxides: Efficient fillers for waterborne nanocomposite films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Veschambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Protein Loading on Hierarchically Porous Layered Double Hydroxide Composites with a Rational Mesostructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megu Fukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Tarutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.8826-8833. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxide Nanoclusters: Aqueous, Concentrated, Stable, and Catalytically Active Colloids toward Green Chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Tarutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro D. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla D. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.5550-5559. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b02110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral polyol synthesis catalyzed by a thermostable Transketolase immobilized on Layered Double Hydroxides in Ionic liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.3163-3170. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Artificial Metabolisms in Layered Nanomaterials for the Enzymatic Synthesis of Phosphorylated Sugars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.3110-3115. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the photocatalytic activity of ZnCr LDH and derived mixed oxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krýsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Jirkovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170-171, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria encapsulated in Layered Double Hydroxides: an efficient Bionanohybrid for remediation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Method of Synthesis Governs the Local and Global Structure of Zinc Aluminum Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S. Lipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27695-27707. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Layered Double Hydroxides on platinum: insights into the reaction sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Gualandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouloudi Sabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical, thermal, and mechanical approaches for the characterization of solubilized and solid state chitosans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Mati-Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène De Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengnan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.41257. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MacroRAFT Copolymer Adsorption on the Colloidal Stability of Layered Double Hydroxide Nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Adok-Sipiczki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.12609-12617. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-layered double hydroxide-aldolase biohybrid beads for biocatalysed CC bond formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.204-211. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anionic iron(III)porphyrin immobilized on/into exfoliated macroporous layered double hydroxides as catalyst for oxidation reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Nakagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A. D. F. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geani M. Ucoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.2329-2338. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5935/0103-5053.20140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation Of TiO2-SiO2 composite photocatalysts for environmental applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krýsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Jirkovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.4436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photocatalytic degradation of pesticides using decatungstate intercalated macroporous layered double hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana S. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wong-Wah-Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.11218-11227. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11356.014-2971-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterostructure of Au Nanoparticles - NiAl Layered Double Hydroxide: Electrosynthesis, Characterization and Electrocatalytic Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.16221-16230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and biohybrid layered double hydroxides for electrochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405, pp.3513-3523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15646-15659. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp300780w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Route to Supported Gold Nanoparticle Layered Double Hydroxides as Efficient Catalysts in the Electrooxidation of Methanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.15065-15074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the electrochemical behavior of Co/Al Layered Double Hydroxide thin films prepared by electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Corticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Gualandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 201, pp.360-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic behavior of nanosized TiO2 immobilized on layered double hydroxides by delamination/restacking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Jirkosvsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3709-3718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured layered double hydroxide aerogels with enhanced adsorption properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.7197-7199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol-assisted self-assembly of hybrid Layered Double Hydroxide particles into spherical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.566-572. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing atrazine biodegradation by Pseudomonas sp. strain ADP adsorption to Layered Double Hydroxide bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191, pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immobilization of fructose-6-phosphate aldolase in layered double hydroxide: improved stereoselective synthesis of sugar analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.776-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immobilization of yeast transketolase on layered double hydroxides and application for ketose synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.1497-1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of aqueous systems containing TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Jirkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.140-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Charradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (17), pp.4237 - 4244. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensionally Ordered Macroporous Layered Double Hydroxides : Preparation by Templated Impregnation/ Coprecipitation and Pattern Stability upon Calcination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rafqah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.1116-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Electroreduction efficiency of various Cu based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon-Noblat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Fe]Porphyrin@LDH/LSH Hybrids Materials: Structure, Redox properties and Electrocatalytic behavior towards CO 2 reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry approach for selective CO2 electro reduction reaction in layered hydroxide materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2021), Paris, 23-24 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie douce et hydroxydes doubles lamellaires : vers des matériaux nanostructurés, hybrides et biohybrides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie douce : faits marquants et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of phytosanitary products using MgAl Layered Double Hydroxide biohybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asian Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online Conference, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cu(II) on herbicide mesotrione fate in various soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International IUPAC Conference of Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENOUS FETON LIKE DECOLORIZATION OF METHYLENE BLUE OVER GREEN CLAY FROM VELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Johnson Sudagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Fructose-6-phosphate aldolase in Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Castcat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interactions bactérie – argile anionique (HDL) sur la biodégradation de l'atrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'immobilisation de la fructose-6-phosphate aldolase support hydroxyde double lamellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation de la transcétolase dans des matrices Hydroxydes Doubles Lamellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Castcat Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas sp. ADP-anionic clay interactions on atrazine biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castenaletta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogenization of molecular catalysts in layered hydroxide host materials towards CO2 electrochemical reduction application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2024, JE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are FeTSPP based-hybrids layered materials efficient for electrochemical activation of CO 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of CuAl-layered double hydroxides as efficient electrocatalysts of CO2 reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie JE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo and Heteronuclear Layered Simple Hydroxides for CO2 electroreduction catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Français d’Étude des Composés d’Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète (34200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured catalyst in layered hydroxide material for selective CO2 electroreduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division Chimie de Coordination de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured catalyst in layered hydroxide material for selective CO2 electroreduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Français d’Étude des Composés d’Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme encapsulation in Water/Water Pickering emulsion vesicles stabilized by Layered Double Hydroxides nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Meeting of GDR 2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in layered double hydroxide /polymer latexes nanocomposites: from assembly to in situ formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxide Polymer Nanocomposites. 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.461, 2019, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-101903-0.00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxides (LDH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faıza Bergaya, Gerhard Lagaly Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Amsterdam, The Netherlands, Volume 5 Techniques and Applications Chapter 14.1, 745-782., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in LDH -Biomolecules association.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.35-83 (vol. 17), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des argiles ferrifères à l'élaboration de biocapteurs ampérométriques : Etude de l'interaction de l'Hémoglobine avec des Argiles et des Hydroxydes Doubles Lamellaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Charradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa PREVOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present Position****CNRS Senior</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at University Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR CNRS 6269 - Institute of Chemistry of Clermont-Ferrand 24 Av des Landais 63177 Aubière. (Director: F. Leroux)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UOttawa (Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 Habilitation à diriger des Recherches (HDR) at UBP.« LDH design: from synthesis to functionnality »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctoral Position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut de recherches sur la catalyse, (Lyon-France) (M. Besson).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Doctoral Position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at Instituto de Ciencia de Materials de Madrid, (Madrid-SPAIN) in the department “Porous Materials & Intercalation Compounds”( E. Ruiz-Hitzky).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> University Blaise Pascal – Clermont Ferrand. Laboratoire des Matériaux Inorganiques,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current research interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Development of new synthetic pathways (complexing agent, hard template, soft template…) for control of size, shape and nanostructuration of LDH particles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Elaboration and properties of LDH particles, nanohybrid and nanocomposites (Adsorption, Controlled release, Biocatalysis, Biodegradation, CO2 reduction)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 92 publications, 6 book chapters, h=30, 2396 citations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching & administrative activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· ***Supervision:***10 Thesis, 3 Thesis in progress, 12 Master degrees, 10 Post-doc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative appointments:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-: Vice president of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Clay Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-: Associate Editor </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2023: Member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Committee for Universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Material Science (CNU Section 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016: Member of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> National </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoNRS Section 15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2020: Local </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">representative of CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Chargé de Mission Auvergne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017-: Member of the University Blaise Pascal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Council</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012: Member of the University Blaise Pascal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration Council</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bilateral Joint project with Czeck Republic (2008-2009: 6 k€); Bilateral Joint project with Japan (2015-2019: 32 k€) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> French National project for the young researcher (2012-2015: 200 k€); 2015-2016: CNRS funding (PEPS Clermont-Ferrand) (19 k€); I-Site CAP2025 (Provithé 30 k€), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Velay Green Clay (2015-2015 15 k€); Imerys (2016-2018 :45 k€); IFPEN (2019 : 10 k€); Pouzzolane des Dômes (210 k€).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-derived nanostructured NiFe LDHs as catalysts for Bisphenol A degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Brigante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43, pp.102640. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematical Synthesis of Magnetic-Layered Core@Shell Supports for Metalloporphyrin Immobilization Aiming Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Henrique dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Duarte Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Nakagaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.48306. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5263036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate recovery using porous monolith MgAl-LDH: insights from NMR spectroscopy, physisorption and microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilla Thingholm Bünning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Morgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Selent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (41), pp.15623-15636. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5DT01498K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of particle size on phosphate incorporation and release properties of MgAl layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Guého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Gro Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (48), pp.21000-21011. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NJ02807H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando X-ray Absorption Spectroscopy of Co 3 Mn–CO 3 LDH: Formation and Structural Evolution under Electrochemical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (49), pp.21023-21037. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective and efficient Pb2+ capture using PO4-loaded 3D-NiFe layer double hydroxides derived from MIL-88A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiong You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 364, pp.143070. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Layered double Hydroxide-based Materials for CO2 Electroreduction: A Comprehensive Review of recent Research Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.107362. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2024.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of phosphate intercalated Mg Al Layered double hydroxides and study of the PO 4 release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Gro Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (22), pp.9568-9577. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT00601A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Iron Tetraphenylsulfonato Porphyrin Intercalated into LDH and LSH as Materials for Electrocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-022-00778-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined Growth of NiAl-Layered Double Hydroxide Nanoparticles Within Alginate Gel: Influence on Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.561975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insight into the photoinduced E→Z isomerisation of cinnamate embedded in ZnAl and MgAl layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zita Timár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztián Csankó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Alapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1219, pp.128561. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.128561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic Thin Films Based on NiAl Layered Double Hydroxide Nanoclusters for Smart Windows and Low-Power Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulmanickam Koilraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Takemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (7), pp.6552-6562. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.0c01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-free synthesis of layered double hydroxide-armored latex particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Bourgeat-Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (18), pp.3195 - 3208. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0py00140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Layered Double Hydroxide/TiO2 Photocatalysts for the Photocatalytic Degradation of Orange II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Djeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering4020039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Structural Characterization of a Pure ZnAl 4 (OH) 12 (SO 4 )·2.6H 2 O Layered Double Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai Daugaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Tuan Tuan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Bolanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Aistrup Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6114-6122. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amperometric detection of the herbicide mesotrione based on competitive reactions at nitroreductase@layered double hydroxide bioelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hidouech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 835, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential Sustainable Slow-Release Fertilizers Obtained by Mechanochemical Activation of MgAl and MgFe Layered Double Hydroxides and K2HPO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wypych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9020183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Vanadium Dioxide as an Actor of Nanothermochromism: Challenges and Perspectives for Polymer Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.1800438. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201800438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of nitroreductase and layered double hydroxides toward functional biohybrid materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 533, pp.71-81. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.07.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Electrochemical Screening Allows Transketolase Inhibitors to Be Identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (15), pp.9241 - 9248. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Morphology of Film-Forming, Nanocomposite Latexes Containing Layered Double Hydroxide by RAFT-Mediated Emulsion Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerian Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szilagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.3953 - 3966. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Biological Cells and Layered Double Hydroxides: Towards Functional Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7-8), pp.1150 - 1166. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.201700102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Hybrid Layered Double Hydroxides for the Development of Innovative Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1703868, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201703868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored microstructure and mechanical properties of nanocomposite films made from polyacrylic/LDH hybrid latexes synthesized by RAFT-mediated emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (19), pp.2590 - 2600. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8PY00268A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of latex-layered double hydroxide composites by tuning the aggregation in suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rouster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szilagyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.842 - 851. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM02608G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite latexes containing layered double hydroxides via RAFT-assisted encapsulating emulsion polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cenacchi Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessislava Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Agosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), pp.1233 - 1243. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6PY01742H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and ecotoxicological impact of new generation herbicides from the triketone family: An overview to assess the environmental risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Knhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 325, pp.136-156. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and kinetic study of sustainable potential slow-release fertilizer obtained by mechanochemical activation of clay minerals and potassium monohydrogen phosphate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wypych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.708-176. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.6b04378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiamine biosensor based on oxidative trapping of enzyme-substrate intermediate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Doumèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.850-857. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base-metal catalysts based on porous layered double hydroxides for alkaline-free sodium borohydride hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mostajeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sib S. Mal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mattiussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd R. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (31), pp.20092 - 20102. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive reactions during synthesis of zinc aluminum layered double hydroxides by thermal hydrolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boisen Staal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Bomholdt Ravnsbæk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (41), pp.21795-21806. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA05761J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant one-pot preparation of functional layered double hydroxides (LDHs) via a continuous hydrothermal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Pascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cacciuttolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (9), pp.614-619. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201700125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D hierarchical and porous layered double hydroxide structures: an overview of synthesis methods and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11229 - 11250. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1067-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered double hydroxides: Efficient fillers for waterborne nanocomposite films.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Veschambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalation and structural aspects of macroRAFT agents into MgAl layered double hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessislava Kostadinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cenacchi Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lansalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck D’agosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2000-2012. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.7.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Density Protein Loading on Hierarchically Porous Layered Double Hydroxide Composites with a Rational Mesostructure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megu Fukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Tarutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.8826-8833. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxide Nanoclusters: Aqueous, Concentrated, Stable, and Catalytically Active Colloids toward Green Chemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuaki Tokudome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Morimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Tarutani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro D. Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla D. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.5550-5559. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b02110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered double hydroxides decorated with Au-Pd nanoparticles to photodegradate Orange II from water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liji Sobhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.120-127. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Investigation of Zn(II) Insertion in Bayerite, an Aluminum Hydroxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholai Daugaard Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9306-9315. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin bacteria/Layered Double Hydroxide films using a layer-by-layer approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Khenifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 474, pp.151-158. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the photocatalytic activity of ZnCr LDH and derived mixed oxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krýsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Jirkovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170-171, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria encapsulated in Layered Double Hydroxides: an efficient Bionanohybrid for remediation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126, pp.344-350. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Method of Synthesis Governs the Local and Global Structure of Zinc Aluminum Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Shiv Charan Pushparaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S. Lipton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory J. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.27695-27707. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in iron complexes intercalated Layered Double Hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mouloudi Sabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Inorganic Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1877944105666150421000034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Layered Double Hydroxides on platinum: insights into the reaction sequence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Gualandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 152, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical, thermal, and mechanical approaches for the characterization of solubilized and solid state chitosans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Mati-Baouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène De Baynast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengnan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.41257. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MacroRAFT Copolymer Adsorption on the Colloidal Stability of Layered Double Hydroxide Nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Adok-Sipiczki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.12609-12617. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide-layered double hydroxide-aldolase biohybrid beads for biocatalysed CC bond formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.204-211. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral polyol synthesis catalyzed by a thermostable Transketolase immobilized on Layered Double Hydroxides in Ionic liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.3163-3170. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Artificial Metabolisms in Layered Nanomaterials for the Enzymatic Synthesis of Phosphorylated Sugars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Berardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.3110-3115. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation Of TiO2-SiO2 composite photocatalysts for environmental applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krýsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Jirkovský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.4436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photocatalytic degradation of pesticides using decatungstate intercalated macroporous layered double hydroxides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana S. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wong-Wah-Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh D. Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.11218-11227. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11356.014-2971-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anionic iron(III)porphyrin immobilized on/into exfoliated macroporous layered double hydroxides as catalyst for oxidation reactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Nakagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly A. D. F. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geani M. Ucoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilte Halma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.2329-2338. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5935/0103-5053.20140241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterostructure of Au Nanoparticles - NiAl Layered Double Hydroxide: Electrosynthesis, Characterization and Electrocatalytic Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.16221-16230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and biohybrid layered double hydroxides for electrochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405, pp.3513-3523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Route to Supported Gold Nanoparticle Layered Double Hydroxides as Efficient Catalysts in the Electrooxidation of Methanol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.15065-15074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the electrochemical behavior of Co/Al Layered Double Hydroxide thin films prepared by electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Scavetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ballarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Corticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Gualandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 201, pp.360-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic behavior of nanosized TiO2 immobilized on layered double hydroxides by delamination/restacking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Jirkosvsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.3709-3718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured layered double hydroxide aerogels with enhanced adsorption properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bengueddach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.7197-7199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation among Structure, Microstructure, and Electrochemical Properties of NiAl-CO3 Layered Double Hydroxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15646-15659. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp300780w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing atrazine biodegradation by Pseudomonas sp. strain ADP adsorption to Layered Double Hydroxide bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 191, pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol-assisted self-assembly of hybrid Layered Double Hydroxide particles into spherical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Szczepaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356 (2), pp.566-572. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immobilization of fructose-6-phosphate aldolase in layered double hydroxide: improved stereoselective synthesis of sugar analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.776-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immobilization of yeast transketolase on layered double hydroxides and application for ketose synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 353, pp.1497-1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of aqueous systems containing TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Šárka Paušová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Krysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromir Jirkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.140-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Charradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (17), pp.4237 - 4244. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensionally Ordered Macroporous Layered Double Hydroxides : Preparation by Templated Impregnation/ Coprecipitation and Pattern Stability upon Calcination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Rafqah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sarakha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (3), pp.1116-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Electroreduction efficiency of various Cu based layered double hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chardon-Noblat Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Fe]Porphyrin@LDH/LSH Hybrids Materials: Structure, Redox properties and Electrocatalytic behavior towards CO 2 reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe Français d’Etude des Composés d’Insertion (GFECI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination chemistry approach for selective CO2 electro reduction reaction in layered hydroxide materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2021), Paris, 23-24 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation of phytosanitary products using MgAl Layered Double Hydroxide biohybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Asian Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online Conference, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie douce et hydroxydes doubles lamellaires : vers des matériaux nanostructurés, hybrides et biohybrides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie douce : faits marquants et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cu(II) on herbicide mesotrione fate in various soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International IUPAC Conference of Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HETEROGENOUS FETON LIKE DECOLORIZATION OF METHYLENE BLUE OVER GREEN CLAY FROM VELAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcina Johnson Sudagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'immobilisation de la fructose-6-phosphate aldolase support hydroxyde double lamellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guérard-Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation de la transcétolase dans des matrices Hydroxydes Doubles Lamellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique, CBSO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des interactions bactérie – argile anionique (HDL) sur la biodégradation de l'atrazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxides as supports for Transletolase applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Benaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez-Paniagua Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Charmantray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Castcat Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Fructose-6-phosphate aldolase in Layered Double Hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Castcat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Pseudomonas sp. ADP-anionic clay interactions on atrazine biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sancelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Castenaletta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogenization of molecular catalysts in layered hydroxide host materials towards CO2 electrochemical reduction application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2024, JE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are FeTSPP based-hybrids layered materials efficient for electrochemical activation of CO 2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of CuAl-layered double hydroxides as efficient electrocatalysts of CO2 reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie JE2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo and Heteronuclear Layered Simple Hydroxides for CO2 electroreduction catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tarhini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Français d’Étude des Composés d’Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sète (34200), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured catalyst in layered hydroxide material for selective CO2 electroreduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Français d’Étude des Composés d’Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured catalyst in layered hydroxide material for selective CO2 electroreduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Aguirre-Araque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Costentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardon-Noblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Division Chimie de Coordination de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme encapsulation in Water/Water Pickering emulsion vesicles stabilized by Layered Double Hydroxides nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borgini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerard-Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Meeting of GDR 2088 "BIOMIM"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in layered double hydroxide /polymer latexes nanocomposites: from assembly to in situ formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxide Polymer Nanocomposites. 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.461, 2019, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-101903-0.00012-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Double Hydroxides (LDH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Taviot-Gueho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faıza Bergaya, Gerhard Lagaly Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Amsterdam, The Netherlands, Volume 5 Techniques and Applications Chapter 14.1, 745-782., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in LDH -Biomolecules association.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemistry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishers, pp.35-83 (vol. 17), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des argiles ferrifères à l'élaboration de biocapteurs ampérométriques : Etude de l'interaction de l'Hémoglobine avec des Argiles et des Hydroxydes Doubles Lamellaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Charradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Moutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00508048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Henrique dos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Duarte Dalla Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Nakagaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5263036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Thingholm B&#252;nning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Morgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Selent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01498K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong You" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Gro Nielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02807H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04546336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107362" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03883" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00601A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03816116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00778-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Qiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00140f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Djeda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4020039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Touati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.561975" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Tim&#225;r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Varga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szabados" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Csank&#243;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Alapi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128561" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800438" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Borges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wypych" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai Daugaard Jensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tuan Tuan Duong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bolanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Aistrup Rasmussen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hidouech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.01.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Torregrossa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szilagyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00541" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00268A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1067-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04378" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02608G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Perreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Kostadinova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01742H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mostajeran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sib S. Mal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mattiussi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd R. Davis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boisen Staal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shiv Charan Pushparaj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Bomholdt Ravnsb&#230;k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA05761J" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Rees" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01436" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Khenifi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.04.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP98MQFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Sobhana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fardima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RQX7NHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veschambres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megu Fukui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tarutani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Nishimura" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01925" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Morimoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D. Vaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla D. Nunes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahdi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500606" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKRMR065-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Pau&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#253;sa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Jirkovsk&#253;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.01.029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213557v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.029" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lipton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09490" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180260v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Gualandia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Scavetta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Tonellia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.096" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Baynast" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41257" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W3P47M9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276309v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Adok-Sipiczki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03372" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.07.014" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A. D. F. Castro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geani M. Ucoski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20140241" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4436" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G03G94GD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana S. Da Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11356.014-2971-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballarin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scavetta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806926v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785967v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ballarin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mignani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Tonelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corticelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Gualandi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786374v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkosvsky" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mansouri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.051" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z45S752K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Alekseeva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695270v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkovsky" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rafqah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687953v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon-Noblat Sylvie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120386v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alekseeva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinskyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531713v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493308v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387971v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683711v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687989v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687973v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardon-Noblat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611511v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127473v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasperini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394389v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101903-0.00012-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costantino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwei Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjuan Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Brigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong You" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Henrique dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Duarte Dalla Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Nakagaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5263036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Thingholm B&#252;nning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Morgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Selent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01498K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05405667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jourdain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Charmantray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Gro Nielsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NJ02807H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04935470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Farhat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750881v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143070" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04546336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107362" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gueho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00601A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03816116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aguirre-Araque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-022-00778-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03082291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Touati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.561975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Tim&#225;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Varga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Szabados" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n Csank&#243;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Alapi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128561" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulmanickam Koilraj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Takemoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuaki Tokudome" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Qiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00140f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Djeda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4020039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholai Daugaard Jensen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tuan Tuan Duong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Bolanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Aistrup Rasmussen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hidouech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bruna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.01.054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Borges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wypych" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020183" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800438" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aymard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01752" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aug&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Torregrossa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szilagyi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00541" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201700102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201703868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00268A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02608G" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Perreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Kostadinova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01742H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goujon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Knhili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GXJL0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b04378" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hecquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9X924MN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mostajeran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sib S. Mal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mattiussi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd R. Davis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boisen Staal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Shiv Charan Pushparaj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Bomholdt Ravnsb&#230;k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA05761J" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pascu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cacciuttolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201700125" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1067-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veschambres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.191" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megu Fukui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tarutani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Nishimura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01925" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334600v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Morimoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D. Vaz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla D. Nunes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b02110" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liji Sobhana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sarakha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fardima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.06.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RQX7NHG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Rees" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Khenifi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.04.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP98MQFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Pau&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#253;sa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Jirkovsk&#253;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.01.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lipton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09490" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Sabbar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944105666150421000034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180260v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Gualandia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Scavetta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Tonellia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.11.096" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4Q5X2PL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne De Baynast" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Sun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41257" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W3P47M9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Adok-Sipiczki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03372" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahdi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rard-H&#233;laine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.07.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500524" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXGMM4RJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Berardinis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500606" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKRMR065-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077345v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4436" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G03G94GD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana S. Da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wong-Wah-Chung" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11356.014-2971-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly A. D. F. Castro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geani M. Ucoski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20140241" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballarin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgetti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scavetta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785967v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ballarin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mignani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giorgetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Tonelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687395v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Corticelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Gualandi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Krysa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkosvsky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Mansouri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bengueddach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Roy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300780w" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Alekseeva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Szczepaniak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.051" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z45S752K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603696v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benaissi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil H&#233;laine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Jirkovsky" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398895v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Rafqah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687953v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chardon-Noblat Sylvie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687925v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120386v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03120339v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282434v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alekseeva" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinskyi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613588v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcina Johnson Sudagar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouty" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493301v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493308v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Paniagua Lopez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531713v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;laine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardon-Noblat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611520v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127473v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borgini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasperini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerard-Helaine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101903-0.00012-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951105v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Costantino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951090v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00508048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>