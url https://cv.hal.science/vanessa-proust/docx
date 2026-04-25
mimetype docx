--- v1 (2026-03-26)
+++ v2 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vanessa proust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanessa-proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8558-7167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring aluminosilicates for optimized cesium removal through curing control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Misture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Conrad Zur Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 620, pp.156337. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating solvent effects in DFT: insights from cation exchange in faujasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seaton Ullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (20), pp.14561-14572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp00467a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field-volumetric lattice Boltzmann model of ion uptake in porous nuclear waste form materials under continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, adsorption site energetics, and formation enthalpy control for FAU-Zeolite Cs + exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.113110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.106066. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding zeolite particles on the hierarchical microstructure of zeolite-geopolymer composites and their Sr$^{2+}$ adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.113233. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kirscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Obringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture Instead of Release: Defect-Modulated Radionuclide Leaching Kinetics in Metal–Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Chul Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Thaggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (35), pp.16139-16149. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c06905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to characterization of zirconium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2135-2145. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Synthesis and Characterization of Nanocomposites in the Si-Ti-N and Si-Ti-C Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Exclusive Papers of the Editorial Board Members (EBMs) of the Materials Chemistry Section of Molecules, 25 (22), pp.5236. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites through the Chemistry of Single-Source Precursors: Understanding the Role of Chemistry behind the Design of Monolith-Type Nanostructured Titanium Nitride/Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the influence of the polyorganosilazane chemistry and material shape on the high temperature behavior of titanium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shaping of Advanced Ceramics, 37 (16), pp.5167 - 5175. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived Si-C-Ti systems: From titanium nanoparticle-filled polycarbosilanes to dense monolithic multi-phase components with high hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (15), pp.3671 - 3679. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Controlled Growth of Titanium Nitride in Amorphous Silicon Nitride: A General Route Toward Bulk Nitride Nanocomposites with Very High Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (38), pp.6548-6553. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201402356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Mechanical Characterization, and Alkali Resistance of SiliconBoronOxycarbide (SiBOC) Glass Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (10), pp.3143 - 3149. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-Based Non-Oxide Ceramics and Nanocomposites through Chemistry of Modified Organosilicon Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Pacific Rim Conference on Ceramic and Glass Technology (PacRim12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide and Nitride Nanocomposites: From synthesis of preceramic polymers to application of final materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Energy Applications of Carbide and Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SiBOC Glass Fibers via a Sol-Gel Route: Mechanical Characterization and Alkali Resistance Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Workshop Italiano Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress - CIMTEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de nanocomposites céramiques à base de carbures et de carbonitrures de silicium à partir de polymères précéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide nanocomposites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferences on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of SilicoBoron Oxycarbide (SiBOC) ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Domenico Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Glass Fibre Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-La-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanocomposites céramiques carbures/nitrures à partir de polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MONTT235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01809042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide (nano)composites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of New Generation of Carbide/Nitride Nanocomposites From Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiBOC ceramic fibers via pyrolysis of hybrid borosiloxane gel fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vanessa proust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanessa-proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8558-7167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring aluminosilicates for optimized cesium removal through curing control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Misture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Conrad Zur Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 620, pp.156337. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating solvent effects in DFT: insights from cation exchange in faujasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seaton Ullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (20), pp.14561-14572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp00467a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field-volumetric lattice Boltzmann model of ion uptake in porous nuclear waste form materials under continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, adsorption site energetics, and formation enthalpy control for FAU-Zeolite Cs + exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.113110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding zeolite particles on the hierarchical microstructure of zeolite-geopolymer composites and their Sr$^{2+}$ adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.113233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.106066. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to characterization of zirconium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2135-2145. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kirscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Obringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture Instead of Release: Defect-Modulated Radionuclide Leaching Kinetics in Metal–Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Chul Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Thaggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (35), pp.16139-16149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c06905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Synthesis and Characterization of Nanocomposites in the Si-Ti-N and Si-Ti-C Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Exclusive Papers of the Editorial Board Members (EBMs) of the Materials Chemistry Section of Molecules, 25 (22), pp.5236. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites through the Chemistry of Single-Source Precursors: Understanding the Role of Chemistry behind the Design of Monolith-Type Nanostructured Titanium Nitride/Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the influence of the polyorganosilazane chemistry and material shape on the high temperature behavior of titanium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shaping of Advanced Ceramics, 37 (16), pp.5167 - 5175. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived Si-C-Ti systems: From titanium nanoparticle-filled polycarbosilanes to dense monolithic multi-phase components with high hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (15), pp.3671 - 3679. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Controlled Growth of Titanium Nitride in Amorphous Silicon Nitride: A General Route Toward Bulk Nitride Nanocomposites with Very High Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (38), pp.6548-6553. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201402356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Mechanical Characterization, and Alkali Resistance of SiliconBoronOxycarbide (SiBOC) Glass Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (10), pp.3143 - 3149. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-Based Non-Oxide Ceramics and Nanocomposites through Chemistry of Modified Organosilicon Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Pacific Rim Conference on Ceramic and Glass Technology (PacRim12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide and Nitride Nanocomposites: From synthesis of preceramic polymers to application of final materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Energy Applications of Carbide and Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide nanocomposites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferences on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SiBOC Glass Fibers via a Sol-Gel Route: Mechanical Characterization and Alkali Resistance Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Workshop Italiano Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress - CIMTEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de nanocomposites céramiques à base de carbures et de carbonitrures de silicium à partir de polymères précéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of SilicoBoron Oxycarbide (SiBOC) ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Domenico Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Glass Fibre Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-La-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanocomposites céramiques carbures/nitrures à partir de polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MONTT235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01809042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide (nano)composites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of New Generation of Carbide/Nitride Nanocomposites From Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiBOC ceramic fibers via pyrolysis of hybrid borosiloxane gel fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F6F6329"/>
+    <w:nsid w:val="42B0ACE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-proust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8558-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Misture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Conrad Zur Loye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seaton Ullberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00467a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Birkner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Schaeperkoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Chul Park" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thaggard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03660916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.01.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603661" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9TJZ8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201402356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0TQNP7D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quievryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VP1SFLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quievryn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02859868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Soraru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01809042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT235" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-proust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8558-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Misture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Conrad Zur Loye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seaton Ullberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00467a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Birkner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Schaeperkoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03660916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Chul Park" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thaggard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603661" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9TJZ8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201402356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0TQNP7D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quievryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VP1SFLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quievryn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02859868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Soraru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01809042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT235" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>