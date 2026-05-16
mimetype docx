--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vanessa proust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanessa-proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8558-7167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring aluminosilicates for optimized cesium removal through curing control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Misture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Conrad Zur Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 620, pp.156337. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating solvent effects in DFT: insights from cation exchange in faujasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seaton Ullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (20), pp.14561-14572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp00467a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field-volumetric lattice Boltzmann model of ion uptake in porous nuclear waste form materials under continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, adsorption site energetics, and formation enthalpy control for FAU-Zeolite Cs + exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.113110. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding zeolite particles on the hierarchical microstructure of zeolite-geopolymer composites and their Sr$^{2+}$ adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.113233. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.106066. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to characterization of zirconium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2135-2145. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kirscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Obringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture Instead of Release: Defect-Modulated Radionuclide Leaching Kinetics in Metal–Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Chul Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Thaggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (35), pp.16139-16149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c06905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Synthesis and Characterization of Nanocomposites in the Si-Ti-N and Si-Ti-C Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Exclusive Papers of the Editorial Board Members (EBMs) of the Materials Chemistry Section of Molecules, 25 (22), pp.5236. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites through the Chemistry of Single-Source Precursors: Understanding the Role of Chemistry behind the Design of Monolith-Type Nanostructured Titanium Nitride/Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the influence of the polyorganosilazane chemistry and material shape on the high temperature behavior of titanium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shaping of Advanced Ceramics, 37 (16), pp.5167 - 5175. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived Si-C-Ti systems: From titanium nanoparticle-filled polycarbosilanes to dense monolithic multi-phase components with high hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (15), pp.3671 - 3679. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Controlled Growth of Titanium Nitride in Amorphous Silicon Nitride: A General Route Toward Bulk Nitride Nanocomposites with Very High Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (38), pp.6548-6553. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201402356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Mechanical Characterization, and Alkali Resistance of SiliconBoronOxycarbide (SiBOC) Glass Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (10), pp.3143 - 3149. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-Based Non-Oxide Ceramics and Nanocomposites through Chemistry of Modified Organosilicon Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Pacific Rim Conference on Ceramic and Glass Technology (PacRim12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide and Nitride Nanocomposites: From synthesis of preceramic polymers to application of final materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Energy Applications of Carbide and Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide nanocomposites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferences on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SiBOC Glass Fibers via a Sol-Gel Route: Mechanical Characterization and Alkali Resistance Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Workshop Italiano Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress - CIMTEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de nanocomposites céramiques à base de carbures et de carbonitrures de silicium à partir de polymères précéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of SilicoBoron Oxycarbide (SiBOC) ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Domenico Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Glass Fibre Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-La-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanocomposites céramiques carbures/nitrures à partir de polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MONTT235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01809042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide (nano)composites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of New Generation of Carbide/Nitride Nanocomposites From Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiBOC ceramic fibers via pyrolysis of hybrid borosiloxane gel fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vanessa proust </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanessa-proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8558-7167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring aluminosilicates for optimized cesium removal through curing control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Misture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Conrad Zur Loye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 620, pp.156337. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro- and microporous interfaces: Direct MOF growth on geopolymer surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Prozsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Medjouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Audevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, pp.115195. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.115195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05605139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, adsorption site energetics, and formation enthalpy control for FAU-Zeolite Cs + exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Birkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 373, pp.113110. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating solvent effects in DFT: insights from cation exchange in faujasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Seaton Ullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (20), pp.14561-14572. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp00467a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field-volumetric lattice Boltzmann model of ion uptake in porous nuclear waste form materials under continuous flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 596, pp.155103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding zeolite particles on the hierarchical microstructure of zeolite-geopolymer composites and their Sr$^{2+}$ adsorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 244, pp.113233. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of porous aluminosilicate grain size materials in experimental and modelling Cs+ adsorption kinetics and wastewater column process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.106066. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of hierarchical aluminosilicate composite materials for Cs entrapment: Adsorption efficiency tied to microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schaeperkoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.103381. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafnium Oxide Nanostructured Thin Films: Electrophoretic Deposition Process and DUV Photolithography Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Kirscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Obringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (14), pp.2334. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12142334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture Instead of Release: Defect-Modulated Radionuclide Leaching Kinetics in Metal–Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung Chul Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Thaggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (35), pp.16139-16149. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c06905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04782091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to characterization of zirconium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (5), pp.2135-2145. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Synthesis and Characterization of Nanocomposites in the Si-Ti-N and Si-Ti-C Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Exclusive Papers of the Editorial Board Members (EBMs) of the Materials Chemistry Section of Molecules, 25 (22), pp.5236. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25225236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites through the Chemistry of Single-Source Precursors: Understanding the Role of Chemistry behind the Design of Monolith-Type Nanostructured Titanium Nitride/Silicon Nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.832-845. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study on the influence of the polyorganosilazane chemistry and material shape on the high temperature behavior of titanium nitride/silicon nitride nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Shaping of Advanced Ceramics, 37 (16), pp.5167 - 5175. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived Si-C-Ti systems: From titanium nanoparticle-filled polycarbosilanes to dense monolithic multi-phase components with high hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (15), pp.3671 - 3679. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, Mechanical Characterization, and Alkali Resistance of SiliconBoronOxycarbide (SiBOC) Glass Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (10), pp.3143 - 3149. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.13132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Controlled Growth of Titanium Nitride in Amorphous Silicon Nitride: A General Route Toward Bulk Nitride Nanocomposites with Very High Hardness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Chaker Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Ghisleni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (38), pp.6548-6553. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201402356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-Based Non-Oxide Ceramics and Nanocomposites through Chemistry of Modified Organosilicon Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Pacific Rim Conference on Ceramic and Glass Technology (PacRim12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide and Nitride Nanocomposites: From synthesis of preceramic polymers to application of final materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Energy Applications of Carbide and Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Ceramics - ICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramic nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramics Congress - CIMTEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of SiBOC Glass Fibers via a Sol-Gel Route: Mechanical Characterization and Alkali Resistance Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Workshop Italiano Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de nanocomposites céramiques à base de carbures et de carbonitrures de silicium à partir de polymères précéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide nanocomposites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferences on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymers: Synthesis, Shaping and Ceramic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of SilicoBoron Oxycarbide (SiBOC) ceramic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Domenico Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Glass Fibre Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-La-Chapelle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de nanocomposites céramiques carbures/nitrures à partir de polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MONTT235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01809042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of new generation of carbide (nano)composites from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of New Generation of Carbide/Nitride Nanocomposites From Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiBOC ceramic fibers via pyrolysis of hybrid borosiloxane gel fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Soraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quievryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Daytona Beach, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42B0ACE8"/>
+    <w:nsid w:val="134C95C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-proust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8558-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Misture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Conrad Zur Loye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seaton Ullberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fonseca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00467a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Birkner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Schaeperkoetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03660916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Chul Park" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thaggard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603661" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9TJZ8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201402356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0TQNP7D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quievryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VP1SFLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718162v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quievryn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02859868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Soraru" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01809042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT235" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778068v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-proust" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8558-7167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441211v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gossard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Misture" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Conrad Zur Loye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05605139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Prozsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Medjouel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.115195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Birkner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Schaeperkoetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seaton Ullberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fonseca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00467a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Mao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113233" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schaeperkoetter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103381" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Obringer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Ishii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12142334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04782091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Chul Park" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Thaggard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Wilson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03660916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.01.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225236" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603661" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ghisleni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.04.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L9TJZ8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quievryn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13132" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VP1SFLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201402356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0TQNP7D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quievryn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02859868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Domenico Soraru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01809042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>