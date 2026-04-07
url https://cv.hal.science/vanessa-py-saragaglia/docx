--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -462,601 +462,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+                <w:t xml:space="preserve">hal-05049406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+                <w:t xml:space="preserve">Bernard Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Baroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie Tarnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078884v1</w:t>
+                <w:t xml:space="preserve">hal-05410794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beech-fir forest, the baseline natural forest ecosystem in the montane belt of temperate Europe: questioning an ecological myth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (33 p.), pp.105133. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049406v1</w:t>
+                <w:t xml:space="preserve">hal-05078884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t>
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Alet</w:t>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baroso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Calvet</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Tarnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410794v1</w:t>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du bois et gestion sylvicole à la fin de l'âge du Fer à travers l'analyse intégrée des cuvelages de puits de Vieille-Toulouse (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,463 +1118,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mot de la fin : thématiques marquantes et perspectives de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New times in old forests: How the past matters in European forest science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 157, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731999v1</w:t>
+                <w:t xml:space="preserve">hal-04574439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
+              <w:t xml:space="preserve">, 2024, 629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510841v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements de l’archéologie forestière pour les forêts du futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le mot de la fin : thématiques marquantes et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 629</w:t>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (2024), pp.177-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793320v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New times in old forests: How the past matters in European forest science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pour une archéologie de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574439v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts, enjeux et limites d'une approche croisée en sciences humaines et en sciences de l'environnement : état de l'art et données du problème</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,103 +1668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dendroarchaeological tree-ring dataset of Abies alba Mill. from historic buildings in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,64 +1962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mindrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancuta Petras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the charcoal-based iron industry really drive the forest cover decline in the Northern Pyrenees?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dušátko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593-594, 32 p. </w:t>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502, </w:t>
@@ -2574,481 +2574,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.241-258. </w:t>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485838v1</w:t>
+                <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Panetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni Storici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1408/99412⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1408/99408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049790v1</w:t>
+                <w:t xml:space="preserve">hal-04072787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of late Holocene local vegetation dynamics and responses to land use changes in an ancient charcoal making woodland in the central Pyrenees (Ariège, France), using pedoanthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Panetta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni Storici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.273-279. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.241-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1408/99408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-019-00740-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072787v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t>
@@ -3224,64 +3224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene history of woodland dynamics and wood use in an ancient mining area of the Pyrenees (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,364 +4116,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freissinières (Hautes-Alpes). Montagne de Faravel, lac de Fangeas -district minier de Faravel</w:t>
+                <w:t xml:space="preserve">Aulus-les-Bains – Mines des Argentières, Pic des Argentières, pâture communale de Coumebière, Lacore, Bois des Plagnolles, Bois du Girentouziets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.309-310</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618578v1</w:t>
+                <w:t xml:space="preserve">hal-02485861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tende (Alpes-Maritimes). Vallon de la Minière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthracological analysis of fuel wood used for firesetting in medieval metallic mines of the Faravel district (southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3878-3889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618627v1</w:t>
+                <w:t xml:space="preserve">hal-01092842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracological analysis of fuel wood used for firesetting in medieval metallic mines of the Faravel district (southern French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tende (Alpes-Maritimes). Vallon de la Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Varia, 43, pp.310-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01092842v1</w:t>
+                <w:t xml:space="preserve">hal-02618627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aulus-les-Bains – Mines des Argentières, Pic des Argentières, pâture communale de Coumebière, Lacore, Bois des Plagnolles, Bois du Girentouziets</w:t>
+                <w:t xml:space="preserve">Freissinières (Hautes-Alpes). Montagne de Faravel, lac de Fangeas -district minier de Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 p</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.309-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485861v1</w:t>
+                <w:t xml:space="preserve">hal-02618578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage minier du feu : sources et expérimentations</w:t>
               </w:r>
@@ -4751,204 +4751,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'abattage par le feu : une technique minière ancestrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00526114v1</w:t>
+                <w:t xml:space="preserve">hal-01101222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abattage par le feu : une technique minière ancestrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freissinières. Les mines métalliques de Faravel et de Fangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.34-41</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, bilan 2007, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101222v1</w:t>
+                <w:t xml:space="preserve">halshs-00526114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des mines métalliques de la vallée Freissinières (Hautes-Alpes, France): contribution à l'étude de l'économie sud-alpine aux IXe-XIIIe siècles</w:t>
               </w:r>
@@ -5092,260 +5092,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du peuplement et activités agro-pastorales durant l'âge du Bronze dans les massifs du Haut Champsaur et de l'Argentierois (Hautes-Alpes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An 11th century a.d. burnt granary at La Gravette, south-western France : preliminary archaeobotanical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 28, pp.25-44</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.416-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128653v1</w:t>
+                <w:t xml:space="preserve">halshs-00996389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An 11th century a.d. burnt granary at La Gravette, south-western France : preliminary archaeobotanical results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique du peuplement et activités agro-pastorales durant l'âge du Bronze dans les massifs du Haut Champsaur et de l'Argentierois (Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py</w:t>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josep Maria Palet Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.416-426</w:t>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.25-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00996389v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments pour une histoire du merrain en France au Moyen-Âge (Xè-XVIè siècles). Analyses anthracologiques de sites ruraux méridionnaux</w:t>
               </w:r>
@@ -5384,414 +5384,627 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Au fil du bois - Caratéristiques des bois et de menuiserie et du quotidien, 3, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/130a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04868050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369777v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343443v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
@@ -5806,2827 +6019,2831 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
+              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05390400v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05392544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Species and Construction Functions in Early Bronze Age Mountain Dwellings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Timber Species Preferentially Used in Minoan and Mycenaean architecture: Contributions from Anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales sur les bois. Bois et Architecture dans la Protohistoire et l'Antiquité (3) - 11-13 juin 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Lamouille; Magali Toriti; Sylvie Rougier-Blanc; Frédéric Guibal; Bruno Bazin, Jun 2025, Chartres, France</w:t>
+              <w:t xml:space="preserve">Bois et architecture n°3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05116346v1</w:t>
+                <w:t xml:space="preserve">hal-05330121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber Species Preferentially Used in Minoan and Mycenaean architecture: Contributions from Anthracology</w:t>
+                <w:t xml:space="preserve">Wood Species and Construction Functions in Early Bronze Age Mountain Dwellings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et architecture n°3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chartres, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude internationales sur les bois. Bois et Architecture dans la Protohistoire et l'Antiquité (3) - 11-13 juin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille; Magali Toriti; Sylvie Rougier-Blanc; Frédéric Guibal; Bruno Bazin, Jun 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330121v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05116346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05392544v1</w:t>
+                <w:t xml:space="preserve">halshs-05390357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le mythe de la forge destructrice des forêts : un exemple ariégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
+              <w:t xml:space="preserve">DES FORÊTS ET DES HOMMES : Une perspective historique entre contrôle du territoire, source d’énergie et écosystème fragile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Libois, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390357v1</w:t>
+                <w:t xml:space="preserve">hal-05231628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe de la forge destructrice des forêts : un exemple ariégeois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DES FORÊTS ET DES HOMMES : Une perspective historique entre contrôle du territoire, source d’énergie et écosystème fragile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Libois, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231628v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and use of dendroanthracological tools for better characterization of timber and wood in Minoan and Mycenaean palaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webseminar TIMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, On Line, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602902v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736898v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Enveitg, France Life through fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Closure Conference of the IRIS project, 19-21 October 2023, Kolašin, Montenegro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE UMR 5602, Oct 2024, Kolašin, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782411v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04728942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enveitg, France Life through fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closure Conference of the IRIS project, 19-21 October 2023, Kolašin, Montenegro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE UMR 5602, Oct 2024, Kolašin, Montenegro</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04728942v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vieilles forêts » : de rares trésors à conserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Conférence GREP M-P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREP, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04740449v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître les trajectoires historiques des forêts pour améliorer les stratégies de gestion et de conservation : exemple d’une expérience en Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Inventaire des Vieilles Forêts d’Occitanie volet 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages culturels et environnementaux dans les forêts des Vosges saônoises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Daval; François Favory, Nov 2024, Melisey, France</w:t>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain", Oct 2024, Aspet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin,, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873948v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619929v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des Vieilles Forêts d’Occitanie volet 4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Connaître les trajectoires historiques des forêts pour améliorer les stratégies de gestion et de conservation : exemple d’une expérience en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain", Oct 2024, Aspet, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin,, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Héritages culturels et environnementaux dans les forêts des Vosges saônoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Daval; François Favory, Nov 2024, Melisey, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04828935v1</w:t>
+                <w:t xml:space="preserve">hal-04873948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieilles forêts » : de rares trésors à conserver</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GREP M-P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREP, Apr 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793695v1</w:t>
+                <w:t xml:space="preserve">hal-04619929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729771v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740423v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Metals in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602924v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and use of dendroanthracological tools for better characterization of timber and wood in Minoan and Mycenaean palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals in Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
+              <w:t xml:space="preserve">Webseminar TIMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04580448v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228040v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779353v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743801v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,646 +8851,629 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254801v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
+                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500613v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603161v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623260v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9292,2166 +9492,2153 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Bourrier</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t>
+              <w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603114v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenza Bourrier</w:t>
+                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03919909v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603048v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603146v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743873v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729936v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Brin</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073007v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Satrani</w:t>
+                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusakto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623295v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073018v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012734v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Est-ce que l'hétérogénéité des vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
+              <w:t xml:space="preserve">OHMPYR2020, Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées-Haut-Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073087v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que l'hétérogénéité des vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gers Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHMPYR2020, Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées-Haut-Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623681v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py</w:t>
+                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733376v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03028694v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630097v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+                <w:t xml:space="preserve">Les ressources minières et forestières dans les Alpes du Sud aux Xe-XIIIe siècles : la montagne de Freissinières (Massif des Ecrins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Critique de l'économie historique : la question des ressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044033v1</w:t>
+                <w:t xml:space="preserve">hal-04584483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
               </w:r>
@@ -11463,77 +11650,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
@@ -11556,1373 +11743,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348424v1</w:t>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources minières et forestières dans les Alpes du Sud aux Xe-XIIIe siècles : la montagne de Freissinières (Massif des Ecrins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les vieilles forêts du Maramures (Carpates orientales) face à l'exploitation forestière intensive : plan d'urgence pour une étude globale en vue de leur préservation et gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Critique de l'économie historique : la question des ressources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS Paris, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution du défi OASIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584483v1</w:t>
+                <w:t xml:space="preserve">hal-04630110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts du Maramures (Carpates orientales) face à l'exploitation forestière intensive : plan d'urgence pour une étude globale en vue de leur préservation et gestion durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du défi OASIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630110v1</w:t>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075560v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropoconstruction sur la longue durée d'une forêt classée réserve biologique. La forêt de Bernadouze dans la vallée de Suc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619881v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surexploitation ou gestion ? Les dynamiques historiques du sapin dans les forêts charbonnées du Vicdessos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619820v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+                <w:t xml:space="preserve">Surexploitation ou gestion ? Les dynamiques historiques du sapin dans les forêts charbonnées du Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930780v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
+                <w:t xml:space="preserve">La mosaïque supraforestière médiévale saisie par l’approche anthracologique agropastorale et minière à l’échelle d’un haut vallon alpestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012492v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mosaïque supraforestière médiévale saisie par l’approche anthracologique agropastorale et minière à l’échelle d’un haut vallon alpestre</w:t>
+                <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527676v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,333 +13171,333 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’OHM Haut-Vicdessos (coord. D. Galop), Toulouse, 8 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Galop, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOrêts passées, DYnamiques et processus de recolonisation à travers l'étude des activités miNières et métAllurigiques historiques du Haut-Vicdessos et de ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00905402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birch bark tar, pine tar and resin during Iron Age in the North-Western Mediterranean area: between ancestral traditions and innovations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13312,73 +13529,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du brai de bouleau en Corse à l’Âge du Fer : nouvelles données chimiques, environnementales et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13387,662 +13604,662 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 18e colloque du GMPCA, 11 – 15 avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last-millennium summer-temperature variations in Brianconnais (French Alps) based on a composite tree-ring larch chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Georges Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Scientia artis 7, Tree rings, art, archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium. pp.26-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques et usages du bois des mineurs à Faravellum aux XIè-XIIIè siècles (Freissinières, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et des plantes. Exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Antibes, France. pp.293-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00996369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des matières premières végétales en contexte insulaire montagnard : l'exemple de l'habitat du premier âge du Fer de Cuciurpula (Serra-di-Scopamène et Sorbollano, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe rencontres internationales d’archéologie et d’histoire d’Antibes. Des hommes et des plantes : exploitation du milieu et des ressources végétales de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Antibes, France. pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00585970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzi Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00415900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les massifs de l'Argentiérois du Mésolithique au début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuplement de l'arc alpin : 131e congrès national des sociétés historiques et scientifiques, Grenoble, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.123-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des mines métalliques de la vallée de Freissinières (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14058,73 +14275,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'European Association of Archaeologistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lyon, France. pp.83-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological experiments in fire-setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14140,274 +14357,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcoal analysis : new analytical tools and methods for archaeology, table-ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508266v1</w:t>
-              </w:r>
-[...215 lines deleted...]
-                <w:t xml:space="preserve">halshs-04868050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14673,574 +14673,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La belle vallée de Vallauria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Traditions et histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes souterrains : Vallauria et l’héritage minier du Mercantour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.24-26, 2022</w:t>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.32-33, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971188v1</w:t>
+                <w:t xml:space="preserve">hal-03971184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions et histoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxanne Cesarini</w:t>
+                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes souterrains : Vallauria et l’héritage minier du Mercantour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.32-33, 2022</w:t>
+              <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971184v1</w:t>
+                <w:t xml:space="preserve">halshs-03798579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">La belle vallée de Vallauria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
+              <w:t xml:space="preserve">Mondes souterrains : Vallauria et l’héritage minier du Mercantour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.24-26, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03798579v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une probable préparation fourragère médiévale inédite (XIIe-XIIIe s.) Convergence de lectures carpologique et anthracologique d'un dépôt de macrorestes végétaux, Périgny « Rue des Aigrettes » (Charente-Maritime, France)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis (dir.). </w:t>
+                <w:t xml:space="preserve">Introduction des Actes des rencontres Archéobotanique de Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval. Actes des 13èmes Rencontres d'archéobotanique, 28 février - 2 mars 2018, Besse et Saint-Anastaise (Auvergne)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-176, 2021, Annales littéraires. Série Environnement, société et archéologie, 978-2-84867-898-6</w:t>
+              <w:t xml:space="preserve">La Carpologie et l'interdisciplinarité : approches intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1026 (Série Environnement, société et archéologie, 27), Presses universitaires de Franche-Comté, pp.37-44, 2021, Collection Annales littéraires, 978-2-84867-898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442573v1</w:t>
+                <w:t xml:space="preserve">hal-03442535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction des Actes des rencontres Archéobotanique de Besse</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis. </w:t>
+                <w:t xml:space="preserve">Caractérisation d'une probable préparation fourragère médiévale inédite (XIIe-XIIIe s.) Convergence de lectures carpologique et anthracologique d'un dépôt de macrorestes végétaux, Périgny « Rue des Aigrettes » (Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahaye Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Carpologie et l'interdisciplinarité : approches intégrées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1026 (Série Environnement, société et archéologie, 27), Presses universitaires de Franche-Comté, pp.37-44, 2021, Collection Annales littéraires, 978-2-84867-898-6</w:t>
+              <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval. Actes des 13èmes Rencontres d'archéobotanique, 28 février - 2 mars 2018, Besse et Saint-Anastaise (Auvergne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1026 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-176, 2021, Annales littéraires. Série Environnement, société et archéologie, 978-2-84867-898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442535v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15295,64 +15295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15420,51 +15420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15674,51 +15674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15846,103 +15846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
@@ -16148,842 +16148,3005 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.93-101, 2003, 978-2-84299-453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final Report, Inspiring rural heritage : sustainable practices to protect and conserve upland landscapes and memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JPICH. 2024, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiring rural heritage: sustainable practices to protect and conserve upland landscapes and memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Salvidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kapetanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRIS - Inspiring Rural Heritage sustainable practices to protect and conserve upland landscapes and memories. Progress Report 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Martin Civantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Panetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2022, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BENDYS - The Last European old-growth fir-Beech forests : a long term and global study for their better understanding, conservation and management. Compte-rendu intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2022, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Glacière, Saint-Maximin-la-Sainte-Baume (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS; Centre archéologique du Var. 2021, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroso Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille N01410978. Commune de Suc-et-Sentenac (Ariège), sondage d'une charbonnière de Bernadouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEODE, SRA Occitanie. 2019, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles FORETs des Maramureș (Carpates orientales) face à l’EXploitation forestière Intensive : plan d'urgence pour une étude gLobale en vue de leur préservation et gestion durable (FORETEXIL) - Rapport scientifique et financier des projets lauréats en 2017 (année 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de l'analyse anthracologique et xylologique des charbons de bois et d'une pièce de bois prélevés sur le site des Arènes Romaines à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavé, Val-de-Reuil (27) - Vestiges ligneux des sépultures 13, 14, 91,92, 193, 177, 195 et 209 - Rapport de l'analyse dendrologique et xylologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - GEODE UMR 5602. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection inventaire n°388 Commune d'Aulus-les-Bains (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GEODE. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de l'analyse anthracologique du site de Saint-Genest-d'Ambière (86)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - GEODE UMR 5602. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Castrum d'Ultréra/Pic Saint-Michel. Aux sources du castrum pyrénéen, DFS triennal (campagnes 2009-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2012, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavé, Val-de-Reuil (27). Vestiges ligneux des sépultures 91 et 193. Rapport de l'analyse dendrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'étude du bois et du charbon de bois archéologiques (Arkéosite). 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaubleau &amp;quot;Le théâtre&amp;quot; (77) - Le combustible du four à chaux (faits 32 et 52) - Rapport de l'analyse anthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkéosite. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Castrum d’Ultréra/Pic Saint-Michel. Une agglomération castrale du haut Moyen Âge, rapport intermédiaire de fouille programmée triennale (6ème campagne de 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2011, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charbons de bois artisanaux et domestiques du site de la Capitelle du Broum (34) (Chalcolithique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkéosite. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures de combustion de Ker Rivaud (44). Rapport de l’analyse anthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arkéosite. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra-Pic Saint-Michel : DFS intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2010, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuciurpula : Communes de Serra-di-Scopamene et de Sorbollano (Corse du sud) : Rapport de fouille programmée 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA corse. 2009, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
+              <w:t xml:space="preserve">From Forest to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781395v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04731736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Forest to Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04731736v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770616v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macchia, acorns and crops: daily life and diet in Corsica. Recent archaeobotanical data from Neolithic to Iron Age (5700-200 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.post.4jpw-fj97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16992,92 +19155,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/96am-5p96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17086,132 +19249,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM, dispositif de recherche interdisciplinaire sur les interactions Hommes-Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/fn67-xe54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17220,2529 +19383,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Into the woods Overlapping perspectives on the history of ancient forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padoue, Italy. 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/5qbw-m060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
+                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
+              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012542v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
+                <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
+              <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...2127 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demouche</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458249v1</w:t>
+                <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19786,51 +19786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19900,77 +19900,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20239,103 +20239,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future through tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Salvidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Dalglish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gerrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sky Mcalpine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -20383,263 +20383,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Mathias Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
+                <w:t xml:space="preserve">François-Xavier Asso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Catsoyannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798190v1</w:t>
+                <w:t xml:space="preserve">halshs-03922000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Asso</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922000v1</w:t>
+                <w:t xml:space="preserve">hal-03798190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur l'histoire médiévale de la mine de l'Argentière dans la Haute-Durance</w:t>
               </w:r>
@@ -20880,51 +20880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9BA56EE"/>
+    <w:nsid w:val="C94AF3AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21111,51 +21111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-py-saragaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-7790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146753410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103757" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Petras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gradinaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2023/018/237" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panetta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618578v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leleu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01101222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sarret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873948v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584483v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630110v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615286v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046365v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996369v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508265v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508266v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971188v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442573v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Marion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322547v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46147&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520479v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630291v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalglish" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcalpine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kapetanovic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920394v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kapetanovi&#263;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630203v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abellan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin Civantos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630192v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04785660v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110850v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114639v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114613v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gomez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110885v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111664v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111736v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111693v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520419v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01094622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443963v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-py-saragaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-7790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146753410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Petras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gradinaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2023/018/237" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leleu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01101222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sarret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508265v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Marion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322547v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46147&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520479v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630291v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalglish" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcalpine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kapetanovic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920394v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kapetanovi&#263;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abellan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin Civantos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630192v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04785660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110850v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172355v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114613v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110885v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111664v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111736v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111693v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520419v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01094622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443963v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>