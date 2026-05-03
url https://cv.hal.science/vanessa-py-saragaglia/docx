--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -960,50 +960,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5384,9454 +5388,9523 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Au fil du bois - Caratéristiques des bois et de menuiserie et du quotidien, 3, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps long des vieilles forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vieilles forêts sous le regard des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR FORESTT, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapin, hêtre, chêne en Occitanie : be or has been?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Paradis-Grenouillet; Christelle Belingard; François Blondel; Vincent Labas; Lisa Shindo; Christophe Corona; Mélanie Saulnier, Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the cultural layers of subnatural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Archaeology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Zürich, Nov 2025, Bienne / Biel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the Forest Legacy of Metallurgy: A Historical Ecology Inquiry in the Valleys of Vicdessos and Siguer (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces de production du fer brut dans leur environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Berranger (IRAMAT-UMR7065-CNRS-UTBM) - Matthieu Thivet (Chrono-environnement-UMR6249-UFC) - Pierre Nouvel (Artehis-UMR6298-UB) - Marc Leroy (IRAMAT-UMR7065-MC), Oct 2025, Besançon (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05392544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timber Species Preferentially Used in Minoan and Mycenaean architecture: Contributions from Anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bois et architecture n°3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood Species and Construction Functions in Early Bronze Age Mountain Dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude internationales sur les bois. Bois et Architecture dans la Protohistoire et l'Antiquité (3) - 11-13 juin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille; Magali Toriti; Sylvie Rougier-Blanc; Frédéric Guibal; Bruno Bazin, Jun 2025, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05116346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la formalisation d'un Indicateur d'Anthropisation Potentielle des forêts - IAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Archéoforêt 2 - Fagus PAST4FUTURE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Isabelle Jouffroy-Bapicot; Carole Bégeot, Sep 2025, Bibracte (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05390357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de la forge destructrice des forêts : un exemple ariégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DES FORÊTS ET DES HOMMES : Une perspective historique entre contrôle du territoire, source d’énergie et écosystème fragile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Libois, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle mobilisation des données du passé pour penser le futur des forêts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; GIP ECOFOR, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insect death assemblages: a helpful tool for reconstructing past interactions between humans and landscapes in the French central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EAA Annual meeting in Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enveitg, France Life through fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Closure Conference of the IRIS project, 19-21 October 2023, Kolašin, Montenegro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE UMR 5602, Oct 2024, Kolašin, Montenegro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04728942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charcoal-making remains in current Old-Growth Forests reveal past human practices from the Early Bronze Age that influenced ecosystem dynamics (Romanian Carpathians, French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome, Italy 28 - 31 August 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieilles forêts » : de rares trésors à conserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence GREP M-P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREP, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des Vieilles Forêts d’Occitanie volet 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain", Oct 2024, Aspet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin,, Oct 2024, Aspet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieilles branches : le temps long des vieilles forêts de montagne en Europe tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-Ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse, Sophie Martin, Emmanuelle Vila, Vanessa Py-Saragaglia, Vincent Robin, Oct 2024, Aspet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04740449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître les trajectoires historiques des forêts pour améliorer les stratégies de gestion et de conservation : exemple d’une expérience en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages culturels et environnementaux dans les forêts des Vosges saônoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Daval; François Favory, Nov 2024, Melisey, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la hêtraie-sapinière à la sapinière : processus de formation d’une vieille forêt actuellement préservée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde "Contribution des forêts passées aux forêts d'aujourd'hui et de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Emmanuelle Vila; Vanessa Py-Saragaglia; Vincent Robin, Oct 2024, Aspet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a paradigm shift in forest-iron metallurgy interactions during historical times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metals in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luleå University of Technology, May 2024, Utö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and use of dendroanthracological tools for better characterization of timber and wood in Minoan and Mycenaean palaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webseminar TIMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, On Line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de goudron de conifères durant l'Antiquité tardive : l'installation de Bolquère en Cerdagne (Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artisanat de l'Antiquité tardive à partir du site de Las Cravieros et d'exemples contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoit Favennec; Julien Chardonneau-Henneuse; Calypso Dabouis, Jan 2023, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité des écosystèmes forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147e Congrès national des sociétés historiques et scientifiques : Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France. pp.60-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet EVOC : l'if (Taxus baccata L.) dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et territoires : Paysages d'hier et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Saulnier, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subfossil insects complement pedo-anthracology for reconstructing the past trajectories of old-growth forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European fir-beech forests, the reference state for montane belt forests in Europe: the revisiting of a paradigm in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco2023- 8th International anthracology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la Serra de les Artigues, à Bolquère (66) et l'extraction des produits résineux dans les Pyrénées de l'Est durant l'Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude, Musée de Narbo Via</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The beech-fir forest, the baseline forest ecosystem in the mountain belt of temperate Europe : questioning a myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie historique : une clé pour enrayer l’effondrement de la biodiversité forestière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">147e congrès national des sociétés historiques et scientifiques: Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes-Maritimes) : contribution of dendrochronological and anhracotypological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France) : contribution of morpho-technological, dendrochronological and dendro-ecological analyses of timbers from two well casings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timber and architecture during Prhistory an Antiquity, Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charcoal-based iron metallurgy and mountain forest in French eastern Pyrennees (Ariège) 30 years later: historiographical review, paradigm shift and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études : Bois et architecture dans la Protohistoire et l’Antiquité (2) Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03845109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest resources management and woodworking in the Late Iron Age in Vieille-Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Timber and architecture during prehistory and Antiquity (2). Wood supply, agro-sylvo-pastoral activities and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille (IRAA USR 3155, CNRS-UPPA); Clémence Pagnoux (MNHN); Pierre Péfau (EFR, Section Antiquité); Vanessa Py-Saragaglia (IRAMAT UMR 7065 - CNRS); Sylvie Rougier-Blanc (CRHEC EA 4392, UPEC), 2022, Paris-Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du résidu à l’usage : retour sur les projets interdisciplinaires ONGUENT ET SOINPYR (2016-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résines et goudrons végétaux de la Préhistoire à nos jours: de la caractérisation des résidus archéologiques à la valorisation des substances naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du résidu à l'usage : retour sur les projets interdisciplinaires ONGUENT et SOINPYR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Résines et gourdrons végétaux de la Préhistoire à nos jours : de la caractérisation des résidus archéologiques à la valorisation des substances naturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception de l'évolution du couvert forestier de trois vieilles forêts des Pyrénées centrales : l'apport des insectes à la recherche pédoanthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Parilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GRESICHARB : pour une étude des dynamiques du charbonnage ancien en forêt de Grésigne (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude du PCR RHEFOREST 81, Ministère de la Culture, DRAC Occitanie, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour le projet TRANSYLVE: réévaluation de la chronologie et des variations d'intensité de la métallurgie du fer dans le haut Vicdessos aux époques médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03863072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des forêts pour pérenniser les ressources combustibles : le cas du charbonnage historique dans les écosystèmes montagnards français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renversement du paradigme préindustries vs forêts (présentation réalisée dans le cadre de la session table-ronde du 4 décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Guffond, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the BENDYS project on the last Old-growth forests in the French Pyrenees and Romanian Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation ethnopharmacologique des usages vétérinaires passés des goudrons végétaux chez les caprinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Satrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Santé humaine et animale dans le passé : approches archéologiques et historiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, En Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History and dynamics of old-growth forests in the Maramures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusakto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Svoboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carpathian-Balkan paleoscience workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux cuvelages en bois de puits de Vieille-Toulouse : apports de la morpho-technique et de la dendrochronologie à la compréhension des rapports société-forêt à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques Départementales de la Haute Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie, le département de la Haute-Garonne et le Musée Saint-Raymond), 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The BENDYS project : the last European old growth (&amp;quot;subnatural&amp;quot;) fir-BEech forests : a loNg-term and global stuDY for their betterunderstanding, conServation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the international Research Network on Cold Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce que l'hétérogénéité des vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OHMPYR2020, Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées-Haut-Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce que l’hétérogénéité de vestiges de charbonnières impacte les invertébrés du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gers Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Fodyna à Transylve : autres regards sur les forêts des Pyrénées ariégeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The need for dendrochronology to improve the temporal resolution of charcoal manufacturing activity in the French Eastern Pyrenees: the case of the ancient charcoal production forest of Bernadouze (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anthraco2019, 7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, anthraco2019, 7th International Anthracology Meeting, 2-6 September 2019, Liverpool (UK)., Sep 2019, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources minières et forestières dans les Alpes du Sud aux Xe-XIIIe siècles : la montagne de Freissinières (Massif des Ecrins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Critique de l'économie historique : la question des ressources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS Paris, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations et développements de &amp;quot;l'outil charbonnière&amp;quot; : premières synthèses de l'étude anthracologique et dendrochronologique des charbonnières de Bernadouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique GEODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles forêts du Maramures (Carpates orientales) face à l'exploitation forestière intensive : plan d'urgence pour une étude globale en vue de leur préservation et gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution du défi OASIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts médiévales pyrénéennes : un essai de synthèse pour de nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’équipe Terrae “Regards croisés sur le bois d’œuvre entre Pyrénées et Garonne depuis le Moyen Âge : de la forêt vers le chantier”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of anthropogenic environmental impact in late Holocene in the Taul Mare peatlands, Lapus Mountains (north-west of Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tulcea, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropoconstruction sur la longue durée d'une forêt classée réserve biologique. La forêt de Bernadouze dans la vallée de Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pre-charcoal making activity vegetation in a Vicdessos upper valley: a pedoanthracological approach in the Bernadouze catchment area (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Into the Woods, Overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques forestières holocènes de la forêt de Bernadouze et impact des pratiques métallurgiques historiques (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surexploitation ou gestion ? Les dynamiques historiques du sapin dans les forêts charbonnées du Vicdessos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des forêts du haut Vicdessos et de leurs usages à partir de leurs traces carbonisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Auzat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque supraforestière médiévale saisie par l’approche anthracologique agropastorale et minière à l’échelle d’un haut vallon alpestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2013, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution de l’OHM Haut-Vicdessos (coord. D. Galop), Toulouse, 8 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Galop, Dec 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOrêts passées, DYnamiques et processus de recolonisation à travers l'étude des activités miNières et métAllurigiques historiques du Haut-Vicdessos et de ses abords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils pour acquérir et transformer la matière ligneuse dans les chaînes opératoires techniques des artisanats forestiers en Provence et Haut-Dauphiné au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIIes Journées internationales d'histoire et d'archéologie d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.397-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birch bark tar, pine tar and resin during Iron Age in the North-Western Mediterranean area: between ancestral traditions and innovations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. 2nd International Symposium on Wood Tar and Pitch, 11-12 octobre 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Biskupin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du brai de bouleau en Corse à l’Âge du Fer : nouvelles données chimiques, environnementales et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. 18e colloque du GMPCA, 11 – 15 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liége, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Last-millennium summer-temperature variations in Brianconnais (French Alps) based on a composite tree-ring larch chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Georges Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Scientia artis 7, Tree rings, art, archeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Bruxelles, Belgium. pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques et usages du bois des mineurs à Faravellum aux XIè-XIIIè siècles (Freissinières, Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des hommes et des plantes. Exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Antibes, France. pp.293-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00996369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des matières premières végétales en contexte insulaire montagnard : l'exemple de l'habitat du premier âge du Fer de Cuciurpula (Serra-di-Scopamène et Sorbollano, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe rencontres internationales d’archéologie et d’histoire d’Antibes. Des hommes et des plantes : exploitation du milieu et des ressources végétales de la préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Antibes, France. pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00585970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massifs de l'Argentiérois du Mésolithique au début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuplement de l'arc alpin : 131e congrès national des sociétés historiques et scientifiques, Grenoble, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.123-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des mines métalliques de la vallée de Freissinières (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de l'European Association of Archaeologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Lyon, France. pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00508265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological experiments in fire-setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charcoal analysis : new analytical tools and methods for archaeology, table-ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/130a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts : un héritage bioculturel exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868050v1</w:t>
-              </w:r>
-[...8761 lines deleted...]
-                <w:t xml:space="preserve">halshs-00508266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et fonctions des structures à pierres chauffées du Toulousain au Néolithique. Nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïténa Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-Mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.425-448, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes souterrains : Vallauria et l’héritage minier du Mercantour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SilvanaEditoriale, pp.32-33, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourgarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14867,353 +14940,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03798579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La belle vallée de Vallauria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes souterrains : Vallauria et l’héritage minier du Mercantour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SilvanaEditoriale, pp.24-26, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction des Actes des rencontres Archéobotanique de Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Carpologie et l'interdisciplinarité : approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1026 (Série Environnement, société et archéologie, 27), Presses universitaires de Franche-Comté, pp.37-44, 2021, Collection Annales littéraires, 978-2-84867-898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une probable préparation fourragère médiévale inédite (XIIe-XIIIe s.) Convergence de lectures carpologique et anthracologique d'un dépôt de macrorestes végétaux, Périgny « Rue des Aigrettes » (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahaye Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Schaal et Manon Cabanis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval. Actes des 13èmes Rencontres d'archéobotanique, 28 février - 2 mars 2018, Besse et Saint-Anastaise (Auvergne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1026 (27), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-176, 2021, Annales littéraires. Série Environnement, société et archéologie, 978-2-84867-898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts montagnardes du versant nord des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15236,195 +15309,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Bépoix; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276-299, 2019, 9782251449883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02325218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Up and Down throughout the Seasons: Winter and Summer Grazing between Provence and Southern Alps (France) AD 1100-1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugene Costello; Eva Svensson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Archaeologies of Transhumance across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Routledge, pp.135-153, 2018, Themes in contemporary archaeology/EAA monograph</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term forest evolution and woodland uses in an ancient charcoal-production forest of the eastern French Pyrenees: an interdisciplinary approach at high spatio-temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15477,96 +15550,96 @@
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Aspe; Sylvain Burri; Sandrine Paradis-Grenouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7592-2907-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la forêt pour la mine et le charbonnage dans la Haute-Durance du Xe au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15589,96 +15662,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrée Corvol, Charles Dereix, Pierre Gresser, François Lormant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt et montagne - Actes du colloque international organisé au Palais des congrès de Chambéry, du 12 au 14 septempre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-75, 2015, Forêt et montagne, 978-2-343-05523-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de la feuille, temps du boisillage ? Lire les données anthracologiques au prisme de l'économie alpestre médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15724,73 +15797,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Trivisani-Moreau, Aude-Nuscia Taïbi et Cristiana Oghina-Pavie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces du végétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-62, 2015, Nouvelles Recherches sur l’Imaginaire 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des écosystèmes et des pratiques agrosylvopastorale et minière pour la production de bois de feu dans le Haut-Champsaur et la Haute-Durance (France) de l'âge du Bronze ancien au xvie s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15810,126 +15883,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Stéfan Tzortzis et Xavier Delestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne : actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille-Jullian, 2010, Bibliothèque d'archéologie méditerranéenne et africaine, ISSN 2101-2849 ; 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15939,253 +16012,253 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine charcoal deposits : methods and strategies. The medieval Fournel silver mines in the Hautes-Alpes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. DUFRAISSE (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcoal analysis : new analytical tools and methods for archaeology, papers from the table-ronde held in Basel, 14-15 octobre 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress (Oxford), pp.33-46, 2006, BAR International Series S ; 1483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux postglaciaires et action de l'homme dans le bassin du Buëch et en Champasaur (Hautes-Alpes, France). Premier bilan d'une étude pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Palet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.93-101, 2003, 978-2-84299-453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16195,287 +16268,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report, Inspiring rural heritage : sustainable practices to protect and conserve upland landscapes and memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mcalpine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kapetanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JPICH. 2024, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspiring rural heritage: sustainable practices to protect and conserve upland landscapes and memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Salvidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kapetanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2024, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16497,935 +16570,935 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIS - Inspiring Rural Heritage sustainable practices to protect and conserve upland landscapes and memories. Progress Report 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dalglish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Martin Civantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Panetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2022, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BENDYS - The Last European old-growth fir-Beech forests : a long term and global study for their better understanding, conservation and management. Compte-rendu intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2022, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barroso</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04639551v1</w:t>
+                <w:t xml:space="preserve">hal-04630192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BENDYS - The Last European old-growth fir-Beech forests : a long term and global study for their better understanding, conservation and management. Compte-rendu intermédiaire</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2022, 14 p</w:t>
+                <w:t xml:space="preserve">RHEFOREST 81. Recherches historiques sur les espaces forestiers du Tarn. Organisation, ressources, sociétés, territoires. PCR 2020-2022. Rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces, SRA Occitanie. 2022, 227 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630192v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Glacière, Saint-Maximin-la-Sainte-Baume (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M UMR 7298 AMU-CNRS; Centre archéologique du Var. 2021, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03555159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Alet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroso Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille N01410978. Commune de Suc-et-Sentenac (Ariège), sondage d'une charbonnière de Bernadouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouédjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEODE, SRA Occitanie. 2019, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles FORETs des Maramureș (Carpates orientales) face à l’EXploitation forestière Intensive : plan d'urgence pour une étude gLobale en vue de leur préservation et gestion durable (FORETEXIL) - Rapport scientifique et financier des projets lauréats en 2017 (année 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l'analyse anthracologique et xylologique des charbons de bois et d'une pièce de bois prélevés sur le site des Arènes Romaines à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavé, Val-de-Reuil (27) - Vestiges ligneux des sépultures 13, 14, 91,92, 193, 177, 195 et 209 - Rapport de l'analyse dendrologique et xylologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - GEODE UMR 5602. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection inventaire n°388 Commune d'Aulus-les-Bains (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17447,908 +17520,908 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GEODE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l'analyse anthracologique du site de Saint-Genest-d'Ambière (86)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - GEODE UMR 5602. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66). Castrum d'Ultréra/Pic Saint-Michel. Aux sources du castrum pyrénéen, DFS triennal (campagnes 2009-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2012, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavé, Val-de-Reuil (27). Vestiges ligneux des sépultures 91 et 193. Rapport de l'analyse dendrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'étude du bois et du charbon de bois archéologiques (Arkéosite). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaubleau &amp;quot;Le théâtre&amp;quot; (77) - Le combustible du four à chaux (faits 32 et 52) - Rapport de l'analyse anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkéosite. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66). Castrum d’Ultréra/Pic Saint-Michel. Une agglomération castrale du haut Moyen Âge, rapport intermédiaire de fouille programmée triennale (6ème campagne de 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2011, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charbons de bois artisanaux et domestiques du site de la Capitelle du Broum (34) (Chalcolithique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkéosite. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de combustion de Ker Rivaud (44). Rapport de l’analyse anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arkéosite. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argelès-sur-Mer (66). Ultréra-Pic Saint-Michel : DFS intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon; LA3M UMR 7298-AMU-CNRS. 2010, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00981777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuciurpula : Communes de Serra-di-Scopamene et de Sorbollano (Corse du sud) : Rapport de fouille programmée 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA corse. 2009, 99 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00458249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18358,51 +18431,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing ancient timber supply practices of an ancient and mature forest (Gavarnie-Gèdre, Pyrenees, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18457,280 +18530,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Forest to Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04731736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab Pyrénées &amp;quot;Green Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement scientifique du programme de recherche FORESTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta D’Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18785,368 +18858,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macchia, acorns and crops: daily life and diet in Corsica. Recent archaeobotanical data from Neolithic to Iron Age (5700-200 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis of kiln terraces to reconstruct practices and wood uses' temporalities for charcoal manufacturing activity : the case of the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.post.4jpw-fj97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management of wood for charcoal manufacturing activity in the Northern Pyrenees : dendro-anthracological study of charcoal kilns in the Bernadouze forest (Suc-et-Sentenac, Haut-Vicdessos) .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19155,92 +19228,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International anthracology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/96am-5p96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt de Freychinède et des pratiques sur la longue durée : une approche interdisciplinaire à haute résolution spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19262,119 +19335,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du Labex DRIIHM, dispositif de recherche interdisciplinaire sur les interactions Hommes-Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/fn67-xe54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction with high spatio-temporal resolution of past forest dynamics and charcoal-making activities in an upper metallurgical valley in the eastern Pyrenees : first geoarchaeological, dendro and anthracological results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonel Fouedjeu Foumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19383,132 +19456,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Into the woods Overlapping perspectives on the history of ancient forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Padoue, Italy. 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/5qbw-m060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19530,110 +19603,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19692,51 +19765,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19746,51 +19819,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (2). Approvisionnement en bois, activités agro-pastorales et couvert forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19832,51 +19905,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19886,283 +19959,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du débat de prospective archéobotanique : Favoriser l'émergence de nouvelles thématiques, développer l'interdisciplinarité, structurer la communauté. Quels moyens ? Quelles actions possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mines métalliques de Faravel et de Fangeas (Freissinières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20171,51 +20244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, p. 56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20225,147 +20298,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future through tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiano Salvidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Dalglish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Gerrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sky Mcalpine Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20375,327 +20448,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallauria et l'héritage minier du Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Asso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Catsoyannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur l'histoire médiévale de la mine de l'Argentière dans la Haute-Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Culturel Municipal de l'Argentière-La Bessée. 10, pp.119, 2013, Cahier du Château Saint-Jean</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20705,114 +20778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine, bois et forêt dans les Alpes du Sud au Moyen Âge. Approches archéologique, bioarchéologique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Provence - Aix-Marseille I, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00443963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId452"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20880,51 +20953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94AF3AF"/>
+    <w:nsid w:val="204017AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21111,51 +21184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-py-saragaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-7790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146753410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Petras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gradinaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2023/018/237" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leleu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01101222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sarret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584483v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046365v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508265v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442535v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Marion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322547v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46147&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520479v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504191v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630291v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalglish" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcalpine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kapetanovic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920394v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kapetanovi&#263;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abellan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin Civantos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630192v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04785660v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110850v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114639v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172355v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114613v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110885v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111664v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111736v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111693v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520419v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01094622v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443963v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-py-saragaglia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4890-7790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146753410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Ballian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmi Aksoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arnold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bebchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.101093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01248-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Petras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gradinaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2023/018/237" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fouedjeu Foumou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis- Grenouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2022.100333" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Fou&#233;djeu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Du&#353;&#225;tko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119717" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Panetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00740-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fraisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaime" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236014v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche&#8208;quilichini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Filippi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12172" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322502v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02485861v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02618578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marconnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kammenthaler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leleu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526107v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01101222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526114v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996389v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05392544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sarret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390357v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04728942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793695v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740449v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254862v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parilla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stagno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602958v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500613v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chassaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labbas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blondel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743970v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bourrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bourrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stagno" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603161v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623295v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satrani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusakto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Svoboda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Normand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gandois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733376v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gers Charles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584483v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044033v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630097v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930780v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619881v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619820v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poublanc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905402v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046360v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046365v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128489v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Georges No&#235;l" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996369v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585970v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508265v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508266v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/130a5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868050v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906772v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233;na Sohn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971184v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971188v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442573v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahaye Marion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/annales-litteraires/la-carpologie-et-l-interdisciplinarite-approches-integrees-melanges-offerts-a-philippe-marinval.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048095v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322547v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=46147&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520479v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504191v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dalglish" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerrard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcalpine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kapetanovic" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Salvidio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kapetanovi&#263;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Dalglish" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630203v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abellan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin Civantos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639551v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madeleine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555159v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Valente" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04785660v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110850v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172355v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114613v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gomez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115388v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benezet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maritaux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110885v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111664v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981789v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motteau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111736v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458249v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comiti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demouche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731736v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770616v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100846v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camagny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331105v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.post.4jpw-fj97" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02331174v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/96am-5p96" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980179v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis Grenouillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/fn67-xe54" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01515907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/5qbw-m060" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520419v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gerrard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sky Mcalpine Walker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922000v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ailloud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Asso" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cante" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Catsoyannis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01094622v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443963v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>