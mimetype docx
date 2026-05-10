--- v0 (2026-03-27)
+++ v1 (2026-05-10)
@@ -66,1327 +66,1461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
+                <w:t xml:space="preserve">Identification of Race 8 of Diplocarpon rosae in France and Implications for Garden Rose Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Laurine Lambelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
+                <w:t xml:space="preserve">Diana C Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+                <w:t xml:space="preserve">Jerome Chameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+                <w:t xml:space="preserve">Emily M Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
+                <w:t xml:space="preserve">Ava Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75, pp.75:e70164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208899v1</w:t>
+                <w:t xml:space="preserve">hal-05598116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and selection of the continuous-flowering gene, RoKSN, in rose</w:t>
+                <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Araou</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jeauffre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Chastellier</w:t>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-021-00512-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248916v1</w:t>
+                <w:t xml:space="preserve">hal-05208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BELAROSA -Mise au point d'un test en routine d'identification de la sensibilité/résistance à la maladie des taches noires de variétés de rosier en vue de leur commercialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversity and selection of the continuous-flowering gene, RoKSN, in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hibrand-Saint Oyant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Araou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/dke3-br43⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-021-00512-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202586v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
+                <w:t xml:space="preserve">BELAROSA -Mise au point d'un test en routine d'identification de la sensibilité/résistance à la maladie des taches noires de variétés de rosier en vue de leur commercialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
+                <w:t xml:space="preserve">Caroline Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sannier</w:t>
+                <w:t xml:space="preserve">Bruno Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 p. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/dke3-br43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798890v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
+                <w:t xml:space="preserve">Strong differentiation within Diplocarpon rosae strains based on microsatellite markers and greenhouse‐based inoculation protocol on Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lopez Arias</w:t>
+                <w:t xml:space="preserve">Brice Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chastellier</w:t>
+                <w:t xml:space="preserve">Aurélien Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thouroude</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bradeen</w:t>
+                <w:t xml:space="preserve">Mélanie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van Eck</w:t>
+                <w:t xml:space="preserve">Nadège Le Pocreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, early access, 23 p. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933267v1</w:t>
+                <w:t xml:space="preserve">hal-02798890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
+                <w:t xml:space="preserve">Characterization of black spot resistance in diploid roses with QTL detection, meta-analysis and candidate-gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+                <w:t xml:space="preserve">D. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bradeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, early access, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03670-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455996v1</w:t>
+                <w:t xml:space="preserve">hal-02933267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional gene polymorphism to reveal species history: the case of the CRTISO gene in cultivated carrots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Construction de végétaux pour répondre aux attentes des urbains. L’amélioration des espèces ornementales : l’exemple des rosiers « 0 phyto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070801⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.46226533886401E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064325v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Selection on Carotenoid Biosynthesis Genes as a Function of Gene Position in the Metabolic Pathway: A Study on the Carrot and Dicots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Functional gene polymorphism to reveal species history: the case of the CRTISO gene in cultivated carrots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (6), 1 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038724⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841785v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resources for studying the rose flowering process.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Selection on Carotenoid Biosynthesis Genes as a Function of Gene Position in the Metabolic Pathway: A Study on the Carrot and Dicots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clotault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foucher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/G08-067⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), 1 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729892v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance studies of apple scab resistance and identification of Rvi14, a new major gene that acts together with other broad-spectrum QTL.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New resources for studying the rose flowering process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (10), pp.827-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G08-067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inheritance studies of apple scab resistance and identification of Rvi14, a new major gene that acts together with other broad-spectrum QTL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gianfranceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (8), pp.657-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/g08-046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1396,147 +1530,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark side of the honeymoon: reconstructing the Asian x European rose breeding history through the lens of genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1546,163 +1680,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological and transcriptomic characterization of a partial resistance in the rose- Diplocarpon rosae interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Lopez Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Debener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1368, pp.85-92, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1712,121 +1846,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation génétique du rosier contribution à l’étude du gène comparaison de deux techniques de transgenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2018, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1836,409 +1970,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of carrot genetic resources to understand root carotenoid content: Preliminary steps to an association mapping study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Horticulture in Europe (SHE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2012, Angers, France. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid gene nucleotide diversity reflects carrot history and selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Clotault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dubois-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International carrot conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Pasco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene candidate approach to study the control of recurrent blooming in rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics European meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2248,130 +2382,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of scab resistance in apple cultivar 'Discovery': comparison of QTL mapping in two pedigreed populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2381,114 +2515,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance du pommier à la tavelure (Venturia inaequalis) : Recherche de nouveaux loci et construction de génotypes &amp;quot;prototypes&amp;quot; en vue d'une gestion durable de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soufflet-Freslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Angers, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00445904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2635,51 +2769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00512-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dke3-br43" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfranceschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patocchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Durel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g08-046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C Lopez Arias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily M Moore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyaf163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soufflet-Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00512-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dke3-br43" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Bellanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Le Pocreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13182" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02933267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez Arias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chastellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thouroude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradeen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03670-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.46226533886401E12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clotault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Briard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Peltier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038724" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G08-067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianfranceschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Patocchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Durel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g08-046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Lopez Arias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosselut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456021v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.77" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois-Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denance" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00445904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>