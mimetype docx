--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -657,563 +657,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166844v1</w:t>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
               </w:r>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1591,455 +1591,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Abdo</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Catacchio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123868v1</w:t>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Catacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hemmler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
+                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239742v1</w:t>
+                <w:t xml:space="preserve">hal-05261311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239705v1</w:t>
+                <w:t xml:space="preserve">hal-05239742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
@@ -2059,99 +2059,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261311v1</w:t>
+                <w:t xml:space="preserve">hal-05239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,200 +2192,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (172), pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908583v1</w:t>
+                <w:t xml:space="preserve">hal-05261305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
+                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261305v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -3972,64 +3972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4071,51 +4071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -4795,51 +4795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAFCFBE3"/>
+    <w:nsid w:val="FC2F3AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-vaizant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-3211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05467639v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Contat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-vaizant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-3211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05467639v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Contat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>