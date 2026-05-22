--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -657,563 +657,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166844v1</w:t>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
               </w:r>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1591,455 +1591,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hemmler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Catacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+                <w:t xml:space="preserve">hal-03123868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123868v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261311v1</w:t>
+                <w:t xml:space="preserve">hal-05239742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
+                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239742v1</w:t>
+                <w:t xml:space="preserve">hal-05239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
@@ -2059,99 +2059,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239705v1</w:t>
+                <w:t xml:space="preserve">hal-05261311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,200 +2192,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
+                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261305v1</w:t>
+                <w:t xml:space="preserve">hal-01908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (172), pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908583v1</w:t>
+                <w:t xml:space="preserve">hal-05261305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -3281,51 +3281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -3972,64 +3972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4071,51 +4071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
@@ -4795,51 +4795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC2F3AA6"/>
+    <w:nsid w:val="16E7ED24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-vaizant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-3211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05467639v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Contat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-vaizant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4456-3211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05467639v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Contat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01119791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04178-13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>