--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>