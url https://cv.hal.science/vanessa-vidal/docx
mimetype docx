--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>