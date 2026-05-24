--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanessa Vidal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale to Macroscale Analyses of Superplasticity of Ti-6242S Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muritala Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 390, pp.145-161. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-qnv3tQ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the microstructural effects on the mechanical behavior of Ti-6Al-4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148, pp.104473. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRSS evolution with changing grain size for a dual-phase Ti-6Al-2Sn-4Zr-2Mo-Si alloy having a martensite structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Séchepée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105407. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Austenitization Parameters on the Precipitation Sequence and the Chemical Homogenization of Austenite in a High-Performance Fe–Ni–Cr–Al–Ti–Mo Stainless Maraging Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Ancey-Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (10), pp.4623-4635. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11661-021-06415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial microstructure influence on Ti-Al-Mo-V alloy’s superplastic deformation behavior and deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Mosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Kotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Mochugovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 802, pp.1-10/140626. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of strain rate and temperature on the deformation mechanisms of a fine-grained Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 790, pp.1-14/139718. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of grain size and crystallographic texture on tensile behavior induced by sliding mechanism in Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 774, pp.138835. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.138835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Behaviour Modelling of the Deformation Mechanisms of a Ti-6242S Alloy under Hot and Superplastic Forming Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anzu Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsumi Onishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1-17/1599. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met10121599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity of metastable ultrafine-grained Ti 6242S alloy: Mechanical flow behavior and microstructural evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 754, pp.569-580. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.03.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplastic Property of the Ti-6Al-4V Alloy with Ultrafine-Grained Heterogeneous Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuro Nishihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.1700317. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201700317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of forged Ti-6Al-4V Titanium alloy with microstructural considerations during quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142-143, pp.456-467. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the mechanical properties of thermal barrier coatings by 3 points bending tests and modified small punch tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 332, p.40-46. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.09.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal aging conditions on APS TBC's interfacial fracture toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 313, pp.417-424. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of a Ti-6Al-4 V titanium alloy with microstructural evolution modeling under hot and superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Wagner Batista dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmar Ferreira Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 11th European Conference on Superplastic Forming (EuroSPF) (Selected contributions), 48 (10), p.952-961. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201700040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile behaviour of high temperature forged Ti-6Al-4V during in-situ heat treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, p. 7-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2017.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermo-physical properties of plasma-sprayed thermal barrier coatings: a literature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 1-2), p.133-143. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-016-9693-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior modelling and microstructural evolutions of Ti-6Al-4V alloy under hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108-109, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of isothermal and cyclic oxidation on the apparent interfacial toughness in thermal barrier coating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinghui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (15), p. 4269-4275. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of luminescent multilayer sol-gel thermal barrier coating manufacturing for future applications in through-thickness temperature gradient sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sentenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 260, pp. 90-96. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanical behaviour of Ti-6Al-4V alloy under hot forming conditions: Experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (9), p. 847-853. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201400293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inattention behind the wheel: how factual internal thoughts impact attentional control while driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced sol-gel thermal barrier coatings and their cyclic oxidation life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 33, pp. 269-276. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing, repairing and cyclic oxidation behaviour of sol-gel thermal barrier coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 206, pp. 1609-1614. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.06.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.171-174. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal barrier coatings adherence and spallation: Interfacial indentation resistance and cyclic oxidation behaviour under thermal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (6-7), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.3157. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2009.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (6/7/8), p. 609-630. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2008.018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materiala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.241907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of multi-scale nanofilamentary Cu/Nb composite wire during in-situ neutron diffraction: co-deformation and size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.88, 191906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of size and geometry on the plasticity of high strength copper/tantalum nanofilamentary conductors obtained by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (4), pp.1063-1075. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2005.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the magnetic properties of Cu-Nb nanofilamentary processed by severe plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1233-1239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of the individual phases in superconducting multifilament Nb3Sn wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Devred.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griepentrog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. El-Kallassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cryogenic Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.ACT001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 503-504, pp.639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Metallo-Mechanical Modeling of Case-Hardened Steel Parts for Prediction of Distortions during Intermittent Gas Quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Troutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QDE 2025 - 3rd International Conference on Quenching and Distortion Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vancouver, Canada. pp.78-82, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.qde2025p0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas D’archivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and microstructural evolution in fine grain Ti-6Al-4V alloy under superplastic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the superplastic and hot deformation mechanisms of a Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felantsoa Avotriniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Imai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longqiu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France. 6 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032111023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization of the local hall-petch relationship using slip trace analysis technique and scale transition rules: application in equiaxed ti-6al-4v titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of superplasticity of the Ti-6Al-4V alloy via ultrafine grained heterogeneous microstructural control and metastable microstructural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti2019 - The 14th world conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superplasticity in Fine Grain Ti-6Al-4V Alloy: Mechanical Behavior and Microstructural Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moukrane Dehmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Pertersbourg, Russia. pp.137-143, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Ti-6Al-2Sn-4Zr-2Mo Titanium Alloy under Hot and Superplastic Forming Conditions: Experiment and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Yamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2018 - 13th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, St Petersbourg, Russia. pp.413-418, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.385.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of yttria-stabilised-zirconia for thermal barrier coating systems : effects of testing procedure and thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Planques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Proton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2017 - International Thermal Spray Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, Jun 2017, Dusseldorf, Germany. p.302-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical behaviour and microstructural evolution of high temperature forged Ti-6Al-4V during heat treatment quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Mechanical Behavior of Materials, Karlsruhe - GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karlsruhe, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study, in Pure Titanium Sheet, of the Microstructural Evolution Induced by Incremental Forming Process and Plane Strain Tensile Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1148-1151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Deformation Mechanisms in Textured Alpha-titanium Alloy Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti 2011 - 12th World conference on titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.1290-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate strain analysis of Titanium sheet in single point incremental forming process by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2011, Brussels, Belgium, february</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and ex situ investigation of thermal barrier coating adherence and spallation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sniezewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2009 – The European Corrosion Congress - EFC Event n°310 - Nice, France, September 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and residual stresses at low and high temperature of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.-B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Eighth International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renault P.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Petegem S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Swygenhoven H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on small scale plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain measurements in Cu/Nb wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on strain measurements at POLDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Villigen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandim. M.J.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Z. Sandim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghivelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Boston (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field pulsed magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERN AT/MAS (Accelerator Technology/Magnets and Superconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2006 (Materials Research Society conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. van Petegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lecouturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de déformation en formage incrémental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Balcaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Decultot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Plasticité 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05597254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muritala Arowolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-qnv3tQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05166568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104473" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05098416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin S&#233;chep&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105407" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Ancey-Rocchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06415-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03048724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Mosleh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Kotov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Mochugovskiy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Despax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.138835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03042931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqiu Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anzu Ii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatsumi Onishi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met10121599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02083548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Imai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Yamane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.03.085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Nishihara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01799489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Julien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Planques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crabos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.09.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghui Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.01.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Wagner Batista dos Santos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Ferreira Batalha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201700040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dahan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forestier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2017.05.050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9693-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Matsumoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.01.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.077" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sasaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201400293" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC41A42E8F5A117FA6D82F6AD76A8F947F7A7E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pecher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2013.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4M0XN8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.06.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709501v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sniezewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.09.062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272039v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Troutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Poulat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.qde2025p0078" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384311v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felantsoa Avotriniaina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02384925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.385.413" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balcaen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sniezewski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thilly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118824v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Decultot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>