--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -3681,250 +3681,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et caractérisation des faciès forestiers sur sols volcano-sédimentaires en Province Nord de Nouvelle-Calédonie : rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Contribution à l’amélioration du code de l’environnement de la Province Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">IRD; Cirad; Province Nord, Nouvelle-Calédonie, IAC. 2013, pp.49</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; AMAP; IAC, Institut Agronnomique Néo-Calédonien; Province Sud, 98800 Nouméa. 2013, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05052764v1</w:t>
+                <w:t xml:space="preserve">ird-05052783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’amélioration du code de l’environnement de la Province Sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Chambrey</w:t>
+                <w:t xml:space="preserve">Cartographie et caractérisation des faciès forestiers sur sols volcano-sédimentaires en Province Nord de Nouvelle-Calédonie : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">IRD; AMAP; IAC, Institut Agronnomique Néo-Calédonien; Province Sud, 98800 Nouméa. 2013, pp.56</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vandrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; Cirad; Province Nord, Nouvelle-Calédonie, IAC. 2013, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05052783v1</w:t>
+                <w:t xml:space="preserve">ird-05052764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude floristique et structurale de la forêt sèche mise en défens sur la propriété Metzdorf à Poya T+10</w:t>
               </w:r>
@@ -4075,194 +4075,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05052752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces exotiques envahissantes de Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Propositions pour la mise en place d'une cellule de veille et de détection précoce des espèces envahissantes en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">IRD; Province Sud, 98800 Nouméa; Province Nord, Nouvelle-Calédonie. 2009, pp.87</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; Province Nord, Nouvelle-Calédonie; Province Sud, 98800 Nouméa. 2009, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05052790v1</w:t>
+                <w:t xml:space="preserve">ird-05052795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour la mise en place d'une cellule de veille et de détection précoce des espèces envahissantes en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Les espèces exotiques envahissantes de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IRD; Province Nord, Nouvelle-Calédonie; Province Sud, 98800 Nouméa. 2009, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; Province Sud, 98800 Nouméa; Province Nord, Nouvelle-Calédonie. 2009, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">ird-05052795v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05052790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et conservation des savanes de Guyane</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5354D7A0"/>
+    <w:nsid w:val="0DF16543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessahequet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3794-6089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Steele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Neaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Klump" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. H. St Clair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R. S. M. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020699118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laidlaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0534-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01137604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bayle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-J&#233;r&#244;me Cassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMZWF1H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Feinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Purzycki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Berkov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3159/07-RA-033.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Protiva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoliang Cui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiying Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baggett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034002j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bordenave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tavakilian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessahequet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3794-6089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Steele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Neaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Klump" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. H. St Clair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R. S. M. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020699118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laidlaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0534-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01137604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bayle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-J&#233;r&#244;me Cassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMZWF1H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Feinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Purzycki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Berkov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3159/07-RA-033.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Protiva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoliang Cui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiying Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baggett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034002j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bordenave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tavakilian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>