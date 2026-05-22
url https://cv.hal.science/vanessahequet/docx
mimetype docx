--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -953,550 +953,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Species of Argophyllum (Argophyllaceae) with Notes on the Species from New Caledonia and Nickel Hyperaccumulation</w:t>
+                <w:t xml:space="preserve">DNA barcoding identifies cryptic animal tool materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew P. Steele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda E. Neaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara C. Klump</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. H. St Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana R. S. M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10040701⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (29), pp.e2020699118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2020699118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238655v1</w:t>
+                <w:t xml:space="preserve">hal-03285541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding identifies cryptic animal tool materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Species of Argophyllum (Argophyllaceae) with Notes on the Species from New Caledonia and Nickel Hyperaccumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana R. S. M. Fernandes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (29), pp.e2020699118. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2020699118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285541v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty years after Jaffré et al. (1998), is the system of protected areas now adequate in New Caledonia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional rainfall and local topography jointly drive tree community assembly in lowland tropical forests of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1659-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.845-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055527v1</w:t>
+                <w:t xml:space="preserve">hal-02316093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional rainfall and local topography jointly drive tree community assembly in lowland tropical forests of New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twenty years after Jaffré et al. (1998), is the system of protected areas now adequate in New Caledonia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vandrot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (5), pp.845-856. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1659-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316093v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of Quintinia (Paracryphiaceae) with notes on the species from New Caledonia and Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pléiades Days 2014 (2ème partie), 209, pp.141-147</w:t>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vandrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,51 +4430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DF16543"/>
+    <w:nsid w:val="D744510F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4661,51 +4661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessahequet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3794-6089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Steele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Neaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Klump" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. H. St Clair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R. S. M. Fernandes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020699118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laidlaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0534-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01137604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bayle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-J&#233;r&#244;me Cassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMZWF1H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Feinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Purzycki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Berkov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3159/07-RA-033.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Protiva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoliang Cui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiying Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baggett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034002j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bordenave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tavakilian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessahequet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3794-6089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocedez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pouget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Steele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda E. Neaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara C. Klump" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. H. St Clair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R. S. M. Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020699118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10040701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12781" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02055527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1659-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02138235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.397.1.4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keppel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laidlaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chambrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0534-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01940496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1424-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plv075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01137604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bayle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-J&#233;r&#244;me Cassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12374" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dagostini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rigault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMZWF1H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052518v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Feinstein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Purzycki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Berkov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3159/07-RA-033.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Protiva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoliang Cui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiying Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Baggett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np034002j" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bordenave" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2002.10515966" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tavakilian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635095v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Donnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fambart-Tinel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/herbier-nouvelle-caledonie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rigault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05052772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>