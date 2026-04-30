--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -802,278 +802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is hybrid cardiac rehabilitation superior to traditional cardiac rehabilitation?</w:t>
+                <w:t xml:space="preserve">The Relation Between KMOC and Worldline Formalisms for Classical Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Racodon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poul H. Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roos Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cardiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00015385.2023.2215610⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (7), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193881v1</w:t>
+                <w:t xml:space="preserve">hal-04208282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relation Between KMOC and Worldline Formalisms for Classical Gravity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is hybrid cardiac rehabilitation superior to traditional cardiac rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Racodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bolpaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)106⟩</w:t>
+              <w:t xml:space="preserve">Acta Cardiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7), pp.773-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00015385.2023.2215610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208282v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SAGEX Review on Scattering Amplitudes</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+              <w:t xml:space="preserve">J.Phys.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (44), pp.443001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1751-8121/ac8380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an exponential representation of the gravitational S-matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amplitude for classical gravitational scattering at third Post-Minkowskian order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.Emil J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling the effective one-body formalism in post-Minkowskian gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical gravity from loop amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emil J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cristofoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2696,51 +2696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Relativity from Scattering Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Festuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,190 +8469,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">String theory dualities and supergravity divergences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+                <w:t xml:space="preserve">Monodromy and Kawai-Lewellen-Tye Relations for Gravity Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463737v1</w:t>
+                <w:t xml:space="preserve">hal-00463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodromy and Kawai-Lewellen-Tye Relations for Gravity Amplitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
+                <w:t xml:space="preserve">String theory dualities and supergravity divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463738v1</w:t>
+                <w:t xml:space="preserve">hal-00463737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automorphic properties of low energy string amplitudes in various dimensions</w:t>
               </w:r>
@@ -8840,51 +8840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy and Jacobi-like Relations for Color-Ordered Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sondergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8941,51 +8941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Momentum Kernel of Gauge and Gravity Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sondergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9205,51 +9205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Basis for Gauge Theory Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9763,203 +9763,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00301609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet properties of Maximal Supergravity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+                <w:t xml:space="preserve">A note on topological amplitudes in hybrid string theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Käppeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116796v1</w:t>
+                <w:t xml:space="preserve">hal-00083967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on topological amplitudes in hybrid string theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraviolet properties of Maximal Supergravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Theisen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00083967v1</w:t>
+                <w:t xml:space="preserve">hal-00116796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality and higher derivative terms in M theory</w:t>
               </w:r>
@@ -11325,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Doran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haae015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zerbini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.383.0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sachs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H Damgaard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roos Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plant&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04193881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Racodon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolpaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00015385.2023.2215610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H. Damgaard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Travaglini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dorey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mcloughlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac8380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Damgaard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7a78" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Heckelbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Skvortsov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2022.v26.n2.a5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Mougiakakos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.104029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.026009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hughes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02691-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.084040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.064010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Festuccia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.171601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18450069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry R. Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donoghue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Kerr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2017.v21.n6.a1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Hoker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Gurdogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2017.v11.n1.a4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ochirov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.211601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01459285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Donoghue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.061301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Howe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/21/215005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/02/099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiritsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Obers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00639-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrubec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.11.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40X3FDM5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anguelova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Grassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2004.09.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Westerberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.200310155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Sugino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/18/5/307" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Minasian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson L. Shatashvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00369-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang-H. Kwon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kohlprath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baulieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kiritsis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0836-5_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de la Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P Novichkov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gurau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Chowdhury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lipstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Mei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kamal El-Menoufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tourkine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Green" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marios Petropoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Miller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Howe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Stelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sondergaard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berkovits" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116796v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;ppeli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theisen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Theisen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003619v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutperle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00001196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-01533199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Donoghue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plant&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Doran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haae015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zerbini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.383.0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sachs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H Damgaard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roos Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plant&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H. Damgaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04193881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolpaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00015385.2023.2215610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Travaglini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dorey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mcloughlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac8380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Damgaard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7a78" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Heckelbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Skvortsov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2022.v26.n2.a5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Mougiakakos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.104029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.026009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hughes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02691-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.084040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.064010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Festuccia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.171601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18450069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry R. Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donoghue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Kerr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2017.v21.n6.a1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Hoker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Gurdogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2017.v11.n1.a4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ochirov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.211601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01459285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Donoghue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.061301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Howe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/21/215005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/02/099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiritsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Obers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00639-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrubec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.11.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40X3FDM5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anguelova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Grassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2004.09.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Westerberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.200310155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Sugino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/18/5/307" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Minasian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson L. Shatashvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00369-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang-H. Kwon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kohlprath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baulieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kiritsis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0836-5_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de la Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P Novichkov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gurau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Chowdhury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lipstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Mei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kamal El-Menoufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tourkine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Green" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marios Petropoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Miller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Howe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Stelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sondergaard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berkovits" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;ppeli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theisen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116796v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Theisen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003619v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutperle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00001196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-01533199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Donoghue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plant&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>