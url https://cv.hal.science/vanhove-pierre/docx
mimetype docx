--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -100,681 +100,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalaron dynamics from UV to IR</w:t>
+                <w:t xml:space="preserve">Building blocks of closed and open string amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brax</w:t>
+                <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+                <w:t xml:space="preserve">Federico Zerbini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (6), pp.064088. </w:t>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 383, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.064088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.383.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228774v1</w:t>
+                <w:t xml:space="preserve">hal-02903117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivic geometry of two-loop Feynman integrals</w:t>
+                <w:t xml:space="preserve">Effective homology and periods of complex projective hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles F Doran</w:t>
+                <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Harder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eric Pichon-Pharabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pichon-Pharabod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (3), pp.901-967. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.2985-3025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qmath/haae015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038863v1</w:t>
+                <w:t xml:space="preserve">hal-04144264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective homology and periods of complex projective hypersurfaces</w:t>
+                <w:t xml:space="preserve">Motivic geometry of two-loop Feynman integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lairez</w:t>
+                <w:t xml:space="preserve">Charles F Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Pichon-Pharabod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3947⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (3), pp.901-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qmath/haae015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144264v2</w:t>
+                <w:t xml:space="preserve">hal-04038863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks of closed and open string amplitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalaron dynamics from UV to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Zerbini</w:t>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 383, </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.064088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.383.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.064088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903117v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Landau Pole in Conformal Field Theory</w:t>
+                <w:t xml:space="preserve">Classical Observables from the Exponential Representation of the Gravitational S-Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Sachs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Poul H Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roos Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 07, pp.106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)106⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039955v1</w:t>
+                <w:t xml:space="preserve">hal-04161886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Observables from the Exponential Representation of the Gravitational S-Matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Landau Pole in Conformal Field Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Planté</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ivo Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.183. </w:t>
+              <w:t xml:space="preserve">, 2023, 07, pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161886v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for minimal Picard-Fuchs operators of Feynman integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (2), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,100 +821,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relation Between KMOC and Worldline Formalisms for Classical Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Roos Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (7), pp.106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208282v1</w:t>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is hybrid cardiac rehabilitation superior to traditional cardiac rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Racodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bolpaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,347 +1053,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAGEX Review on Scattering Amplitudes</w:t>
+                <w:t xml:space="preserve">The SAGEX Review on Scattering Amplitudes, Chapter 13: Post-Minkowskian expansion from Scattering Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Travaglini</w:t>
+                <w:t xml:space="preserve">N.E.J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brandhuber</w:t>
+                <w:t xml:space="preserve">P.H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dorey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Phys.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac8380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (44), pp.443014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7a78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644368v1</w:t>
+                <w:t xml:space="preserve">hal-03630762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAGEX Review on Scattering Amplitudes, Chapter 13: Post-Minkowskian expansion from Scattering Amplitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SAGEX Review on Scattering Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brandhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E.J. Bjerrum-Bohr</w:t>
+                <w:t xml:space="preserve">Patrick Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Damgaard</w:t>
+                <w:t xml:space="preserve">Tristan Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Plante</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (44), pp.443014. </w:t>
+              <w:t xml:space="preserve">J.Phys.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (44), pp.443001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7a78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac8380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630762v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical evaluation of AdS$_{4}$ Witten diagrams as flat space multi-loop Feynman integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Heckelbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Skvortsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 08, pp.052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An S-matrix approach to gravitational-wave physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phil.Trans.Roy.Soc.Lond.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 380 (2230), pp.20210181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,77 +1518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical evaluation of cosmological correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Heckelbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Skvortsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 08, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1622,77 +1622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Minkowskian radial action from soft limits and velocity cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E.J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,64 +1726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed string amplitudes from single-valued correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Zerbini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (2), pp.455-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,291 +1811,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an exponential representation of the gravitational S-matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amplitude for classical gravitational scattering at third Post-Minkowskian order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Emil J. Bjerrum-Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.213. </w:t>
+              <w:t xml:space="preserve">, 2021, 08, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2021)172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318840v1</w:t>
+                <w:t xml:space="preserve">hal-03235698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amplitude for classical gravitational scattering at third Post-Minkowskian order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On an exponential representation of the gravitational S-matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul H. Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.Emil J. Bjerrum-Bohr</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ludovic Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 08, pp.172. </w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2021)172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235698v1</w:t>
+                <w:t xml:space="preserve">hal-03318840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarzschild-Tangherlini metric from scattering amplitudes in various dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Mougiakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.026001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling the effective one-body formalism in post-Minkowskian gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.104029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2237,64 +2237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emil J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (2), pp.026009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2501,51 +2501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.084040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2579,77 +2579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bounds on dark energy induced fifth forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.064010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2722,64 +2722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Festuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (17), pp.171601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,51 +2826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vertex operator algebra construction of the colour-kinematics dual numerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Hao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,77 +2917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark $R^2$ at low energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (34), pp.1845006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3060,64 +3060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry R. Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.1373-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3285,51 +3285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Gurdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Number Theory and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.165-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ochirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-loop amplitude monodromy relations in string and gauge theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.211601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,64 +3597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry R. Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (11), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,64 +3727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry R. Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (6), pp.061301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3844,51 +3844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric d'Hoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (8), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Stelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (21), pp.215005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4052,51 +4052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit cancellation of triangles in one-loop gravity amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 04, pp.065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kiritsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. A. Obers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4510,51 +4510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariant One-Loop Amplitudes in D=11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Anguelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards complete string effective actions beyond leading order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Westerberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4718,51 +4718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-duality from matrix membrane partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumihiko Sugino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersymmetric higher-derivative actions in ten and eleven dimensions, the associated superalgebras and their formulation in superspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Westerberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Minasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson L. Shatashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 613, pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5002,252 +5002,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low energy expansion of the one-loop type II superstring amplitude</w:t>
+                <w:t xml:space="preserve">Two loops in eleven dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwang-H. Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61, pp.104011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.61.104011⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 61 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.61.104010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003613v1</w:t>
+                <w:t xml:space="preserve">hal-00003614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two loops in eleven dimensions</w:t>
+                <w:t xml:space="preserve">The low energy expansion of the one-loop type II superstring amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61 (10), </w:t>
+              <w:t xml:space="preserve">, 2000, 61, pp.104011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.61.104010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.61.104011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003614v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-instantons and matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16, pp.3147-3164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5304,51 +5304,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$S$-matrix approach to general gravity and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Rencontres de Moriond on QCD and High Energy Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,51 +5373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feynman integrals, toric geometry and mirror symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KMPB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Zeuthen, Germany. pp.415-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5451,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized gravity in non-compact superstring models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kohlprath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 790 pp, 2007, 978-3-540-30307-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
@@ -5841,51 +5841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 640pp, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5935,51 +5935,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The symphony of gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Poincaré XXIV: Quantum gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6017,51 +6017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersymmetric R$^4$ actions and quantum corrections to superspace torsion constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Westerberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Sjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6241,51 +6241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiloop sunset to all orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,51 +6316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEFT Numerators from Kinematic Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Hao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Sjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kálmán Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,51 +6531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel P Novichkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6606,51 +6606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm for differential equations for Feynman integrals in general dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6681,51 +6681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarzschild geodesics from Scattering Amplitudes to all orders in $G_N$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Mougiakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6756,64 +6756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Field Theory and Applications: Weak Field Observables from Scattering Amplitudes in Quantum Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emil J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6825,246 +6825,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relation Between KMOC and Worldline Formalisms for Classical Gravity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Gravité quantique (Séminaire Poincaré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151974v1</w:t>
+                <w:t xml:space="preserve">cea-04543928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Gravité quantique (Séminaire Poincaré)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Relation Between KMOC and Worldline Formalisms for Classical Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul H Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Roos Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gurau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">cea-04543928v1</w:t>
+                <w:t xml:space="preserve">hal-04151974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtle simplicity of cosmological correlators</w:t>
               </w:r>
@@ -7089,64 +7089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lipstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajie Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7164,64 +7164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$R^2$ Dark Energy in the Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valageas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric d'Hoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basem Kamal El-Menoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry R. Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7452,278 +7452,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Equations and String Theory Amplitudes</w:t>
+                <w:t xml:space="preserve">SL(2,Z)-invariance and D-instanton contributions to the D^6R^4 interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. E. J Bjerrum-Bohr</w:t>
+                <w:t xml:space="preserve">M. B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Damgaard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S. D. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976538v1</w:t>
+                <w:t xml:space="preserve">hal-00976540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics and the mixed Hodge structure of Feynman integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SL(2,Z)-invariance and D-instanton contributions to the D^6R^4 interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering Equations and String Theory Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. J Bjerrum-Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Green</w:t>
+                <w:t xml:space="preserve">P. H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Miller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. Tourkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976540v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feynman integral via higher normal functions</w:t>
               </w:r>
@@ -7735,51 +7735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7797,90 +7797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graviton-Photon Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry R. Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7911,51 +7911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elliptic dilogarithm for the sunset graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spencer Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7973,77 +7973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-shell Techniques and Universal Results in Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8055,220 +8055,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An R^4 non-renormalisation theorem in N=4 supergravity</w:t>
+                <w:t xml:space="preserve">One-loop four-graviton amplitudes in N=4 supergravity models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671301v1</w:t>
+                <w:t xml:space="preserve">hal-00723205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-loop four-graviton amplitudes in N=4 supergravity models</w:t>
+                <w:t xml:space="preserve">An R^4 non-renormalisation theorem in N=4 supergravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Tourkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723205v1</w:t>
+                <w:t xml:space="preserve">hal-00671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity, strings, modular and quasimodular forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marios Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8413,51 +8413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. S. Stelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8469,379 +8469,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodromy and Kawai-Lewellen-Tye Relations for Gravity Amplitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eisenstein series for higher-rank groups and string theory amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463738v1</w:t>
+                <w:t xml:space="preserve">hal-00470562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">String theory dualities and supergravity divergences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Monodromy and Kawai-Lewellen-Tye Relations for Gravity Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463737v1</w:t>
+                <w:t xml:space="preserve">hal-00463738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automorphic properties of low energy string amplitudes in various dimensions</w:t>
+                <w:t xml:space="preserve">String theory dualities and supergravity divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463736v1</w:t>
+                <w:t xml:space="preserve">hal-00463737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eisenstein series for higher-rank groups and string theory amplitudes</w:t>
+                <w:t xml:space="preserve">Automorphic properties of low energy string amplitudes in various dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470562v1</w:t>
+                <w:t xml:space="preserve">hal-00463736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monodromy and Jacobi-like Relations for Color-Ordered Amplitudes</w:t>
               </w:r>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sondergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poul H. Damgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sondergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9029,51 +9029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The critical ultraviolet behaviour of N=8 supergravity amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9085,259 +9085,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-renormalization conditions for four-gluon scattering in supersymmetric string and field theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Minimal Basis for Gauge Theory Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poul H. Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410003v1</w:t>
+                <w:t xml:space="preserve">hal-00403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Basis for Gauge Theory Amplitudes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Non-renormalization conditions for four-gluon scattering in supersymmetric string and field theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Berkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403673v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-loop amplitudes in the non-minimal pure spinor formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Antonio Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9349,233 +9349,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Triangles in Maximal Supergravity Amplitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Low energy expansion of the four-particle genus-one amplitude in type II superstring theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge G. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00301596v1</w:t>
+                <w:t xml:space="preserve">hal-00202714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy expansion of the four-particle genus-one amplitude in type II superstring theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Absence of Triangles in Maximal Supergravity Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202714v1</w:t>
+                <w:t xml:space="preserve">hal-00301596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cancellations of Ultraviolet Divergences in Supergravity Amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9619,51 +9619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Badger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. J. Bjerrum-Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9795,51 +9795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Käppeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9883,51 +9883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9958,51 +9958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality and higher derivative terms in M theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10020,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological M Theory from Pure Spinor Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Antonio Grassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10095,51 +10095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String loop corrections to the universal hypermultiplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignatios Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10196,51 +10196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-compact Calabi--Yau Manifolds and Localized Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Minasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,51 +10284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral splitting and world-sheet gravitinos in higher-derivative string amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10385,51 +10385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-instantons, Strings and M-theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10460,51 +10460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix String Partition Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan K. Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10516,177 +10516,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One loop in eleven dimensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">BPS Saturated Amplitudes and Non-perturbative String Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003619v1</w:t>
+                <w:t xml:space="preserve">hal-00003617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPS Saturated Amplitudes and Non-perturbative String Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">One loop in eleven dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gutperle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003617v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10704,51 +10704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au bout de la corde... la theorie M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Ecole Polytechnique X, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11009,51 +11009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Sebastian Sjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. Sissa Medialab; Sissa Medialab, pp.327, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11087,51 +11087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard-Fuchs Equations of Twisted Differential forms associated to Feynman Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulators V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pisa, Italy. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11325,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Doran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haae015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zerbini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.383.0022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sachs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H Damgaard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roos Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plant&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H. Damgaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04193881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolpaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00015385.2023.2215610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Travaglini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dorey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mcloughlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac8380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Damgaard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7a78" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Heckelbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Skvortsov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2022.v26.n2.a5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Mougiakakos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.104029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.026009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hughes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02691-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.084040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.064010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Festuccia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.171601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18450069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry R. Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donoghue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Kerr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2017.v21.n6.a1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Hoker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Gurdogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2017.v11.n1.a4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ochirov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.211601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01459285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Donoghue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.061301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Howe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/21/215005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/02/099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiritsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Obers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00639-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrubec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.11.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40X3FDM5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anguelova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Grassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2004.09.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Westerberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.200310155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Sugino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/18/5/307" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Minasian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson L. Shatashvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00369-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang-H. Kwon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kohlprath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baulieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kiritsis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0836-5_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de la Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P Novichkov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151974v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Gall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gurau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Chowdhury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lipstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Mei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kamal El-Menoufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tourkine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Green" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marios Petropoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Miller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Howe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Stelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470562v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sondergaard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berkovits" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;ppeli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theisen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116796v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Theisen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003619v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutperle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003617v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00001196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-01533199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Donoghue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plant&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Zerbini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.383.0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144264v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lairez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pichon-Pharabod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3947" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Doran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haae015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.064088" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H Damgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Roos Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plant&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Sachs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-023-01661-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul H. Damgaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04193881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bolpaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00015385.2023.2215610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Damgaard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7a78" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Travaglini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brandhuber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dorey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mcloughlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac8380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Heckelbacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Skvortsov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2022)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2022.v26.n2.a5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235698v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2021)172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Plante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)213" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Mougiakakos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.104029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.026009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hertog" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Hughes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jetzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02691-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165253v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.084040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.064010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Festuccia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.171601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2018)141" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18450069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry R. Holstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donoghue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Bloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Kerr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2017.v21.n6.a1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Hoker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Green" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Gurdogan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2017.v11.n1.a4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ochirov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Tourkine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2017)105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.211601" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01459285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Donoghue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Emil J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.061301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120314v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Howe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/28/21/215005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/04/065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G. Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/02/099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin P. Bachas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiritsis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Obers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(97)00639-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fruehwirth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrubec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.11.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40X3FDM5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Anguelova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Grassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2004.09.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Peeters" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Westerberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.200310155" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003321v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumihiko Sugino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/18/5/307" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Minasian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson L. Shatashvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(01)00369-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwang-H. Kwon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.61.104011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003615v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04480-0_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kohlprath" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baulieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Douglas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kiritsis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Rabinovici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30308-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0836-5_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de la Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P Novichkov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404668v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926564v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04543928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivasseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Gall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gurau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandramouli Chowdhury" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lipstein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Mei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202665v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kamal El-Menoufi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Green" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Miller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. J Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tourkine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671301v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marios Petropoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Miller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Howe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Stelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463737v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463736v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sondergaard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410003v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Berkovits" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403672v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202714v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301596v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301603v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301609v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;ppeli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theisen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116796v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Theisen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003617v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003619v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutperle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00001196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cel-01533199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bjerrum-Bohr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Donoghue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plant&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>