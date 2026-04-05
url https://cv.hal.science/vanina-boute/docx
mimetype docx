--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1080,165 +1080,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une double légitimation du pouvoir aux marches du royaume de Luang Prabang</w:t>
+                <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.77-99</w:t>
+              <w:t xml:space="preserve">The Journal of Lao Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue 2, pp.54-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478860v1</w:t>
+                <w:t xml:space="preserve">hal-03744705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Laos</w:t>
+                <w:t xml:space="preserve">Une double légitimation du pouvoir aux marches du royaume de Luang Prabang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Lao Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue 2, pp.54-76</w:t>
+              <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744705v1</w:t>
+                <w:t xml:space="preserve">hal-02478860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Northern Laos</w:t>
               </w:r>
@@ -1622,186 +1622,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Buddhism and Spirit Cults among the Phunoy of North Laos »</w:t>
+                <w:t xml:space="preserve">“Foreword”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Goudineau; Vanina Bouté. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanina Bouté; Yves Goudineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos - a Tribute to Grant Evans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NIAS Press, pp. 256-276, 2022, 9788776943035</w:t>
+              <w:t xml:space="preserve">, Nordic Institute of Asian Studies (NIAS) Press, pp. IX-XI., 2022, 978-87-7694-303-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378194v1</w:t>
+                <w:t xml:space="preserve">hal-04101931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Foreword”</w:t>
+                <w:t xml:space="preserve">« Buddhism and Spirit Cults among the Phunoy of North Laos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vanina Bouté; Yves Goudineau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Goudineau; Vanina Bouté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos - a Tribute to Grant Evans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nordic Institute of Asian Studies (NIAS) Press, pp. IX-XI., 2022, 978-87-7694-303-5</w:t>
+              <w:t xml:space="preserve">, NIAS Press, pp. 256-276, 2022, 9788776943035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101931v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Buddhism and Spirit Cults among the Phunoy of North Laos”</w:t>
               </w:r>
@@ -2993,51 +2993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos. A tribute to Grant Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,51 +4027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5938070F"/>
+    <w:nsid w:val="04999625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-boute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-2565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bout&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147k5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.13086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.1523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goudineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/collections/mainland-southeast-asia/products/changing-lives-in-laos-society-politics-and-culture-in-a-post-socialist-state" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthana Pholsena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Daviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/9789814517904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Daviau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160347.i-331.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02479178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-boute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-2565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bout&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147k5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.13086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.1523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goudineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/collections/mainland-southeast-asia/products/changing-lives-in-laos-society-politics-and-culture-in-a-post-socialist-state" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthana Pholsena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Daviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/9789814517904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Daviau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160347.i-331.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02479178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>