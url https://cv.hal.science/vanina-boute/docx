--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -1080,165 +1080,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Laos</w:t>
+                <w:t xml:space="preserve">Une double légitimation du pouvoir aux marches du royaume de Luang Prabang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Lao Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Special Issue 2, pp.54-76</w:t>
+              <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.77-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744705v1</w:t>
+                <w:t xml:space="preserve">hal-02478860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une double légitimation du pouvoir aux marches du royaume de Luang Prabang</w:t>
+                <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.77-99</w:t>
+              <w:t xml:space="preserve">The Journal of Lao Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue 2, pp.54-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478860v1</w:t>
+                <w:t xml:space="preserve">hal-03744705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethnohistory of Highland Societies in Northern Laos</w:t>
               </w:r>
@@ -1567,1796 +1567,1796 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jsa.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos. A tribute to Grant Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NIAS Press. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04327484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirroring Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silkworm Books, 235 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing lives. Society, Politics, and Culture in a Post-Socialist State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatthana Pholsena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">National University of Singapore Press, 2017, 9789814722261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laos. Sociétés et pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatthana Pholsena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRASEC; Les Indes Savantes, 2012, 9782846543200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En miroir du pouvoir. Les Phounoy du Nord Laos : ethnogenèse et dynamiques d’intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Bouté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française d'Extrême-Orient, 326 p., 2011, 9782855391328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Foreword”</w:t>
+                <w:t xml:space="preserve">« Buddhism and Spirit Cults among the Phunoy of North Laos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vanina Bouté; Yves Goudineau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Goudineau; Vanina Bouté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos - a Tribute to Grant Evans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nordic Institute of Asian Studies (NIAS) Press, pp. IX-XI., 2022, 978-87-7694-303-5</w:t>
+              <w:t xml:space="preserve">, NIAS Press, pp. 256-276, 2022, 9788776943035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101931v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Buddhism and Spirit Cults among the Phunoy of North Laos »</w:t>
+                <w:t xml:space="preserve">“Foreword”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Goudineau; Vanina Bouté. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanina Bouté; Yves Goudineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos - a Tribute to Grant Evans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, NIAS Press, pp. 256-276, 2022, 9788776943035</w:t>
+              <w:t xml:space="preserve">, Nordic Institute of Asian Studies (NIAS) Press, pp. IX-XI., 2022, 978-87-7694-303-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378194v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Buddhism and Spirit Cults among the Phunoy of North Laos”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Goudineau and Vanina Bouté (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tribalism to Nationalism. The Anthropological Turn in Laos - a Tribute to Grant Evans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NIAS Press, pp. 256-276, 2022, 978-87-7694-303-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« New paths of work at the Lao-Chinese border : From subsistence agriculture to wage labor »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Alcano; Silvia Vignato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Searching for Work : Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silkorm Books, pp.23-53, 2018, 9786162151439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching the cities. New forms of network and social differentiation in Northern Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing lives. Society, Politics, and Culture in a Post-Socialist State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National University of Singapore Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-248, 2017, 978-981-47-2226-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » Changing lives. Society, Politics, and Culture in a Post-Socialist State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vatthana Pholsena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanina Bouté; Vatthana Pholsena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing lives. Society, Politics, and Culture in a Post-Socialist State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Singapore Press, pp. 1-16, 2017, 9789814722261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Laos. Entre stagnation économique et pérennité du pouvoir politique », pp. 187-202</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Daviau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abigaël Pesses et François Robinne (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2015. Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC, 2015, 9782355960420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Laos. Émigration », « Laos. Immigration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire géohistorique des migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.724-728, 2015, 9782200250126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Population’s Mobility in Northern Laotian Transborder Areas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Fau, Sirivanh Khonthapane et Christian Taillard (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Dynamics and Territorial Redefinitions in Southeast Asia: the Greater Mekong Subregion and Malacca Strait Economic Corridors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Southeast Asian Studies, pp.397-418, 2013, 9789814517898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities and the Restructuring of the Population within the Trans-border Areas in Northern Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Dynamics in Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEAS Publishing, pp.397-418, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1355/9789814517904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations paysannes et villes émergentes au Nord Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanina Bouté et Vatthana Pholsena (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laos. Sociétés et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC-Les Indes Savantes, pp. 117-138, 2012, 9782846543200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction&amp;quot; Laos. Sociétés et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vatthana Pholsena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanina Bouté et Vatthana Pholsena (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laos. Sociétés et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC; Les Indes Savantes, pp. 9-14, 2012, 9782846543200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Good death, bad death and ritual restructurings : the New Year ceremonies of the Phunoy in northern Laos », pp. 99-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Williams et Patrice Ladwig (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buddhist Funeral Cultures of Southeast Asia and China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp. 99-118, 2011, 9780511782251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Names and Territoriality among the Phounoy : How the State creates Ethnic Group (Lao PDR) » pp. 79-99.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Culas et François Robinne (éds.); Christian Culas and François Robinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Ethnic Dynamics in Asia. Considering the Other through ethnonyms, territories and rituals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2010, 9780415836784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International agencies vs. national policies in the development of rural societies: Phongsaly, Laos, from 1850 to present, pp. 53-78.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Daviau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Bourdier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Dominion. Indigenous people of Cambodia, Vietnam and Laos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, White Lotus, pp. 53-78., 2009, 978-974-480-152-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultes aux esprits et bouddhisme chez les Phounoy du Nord Laos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Goudineau; Michel Lorrillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches nouvelles sur le Laos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collections thématiques n°18, Ecole Française d'Extrême-Orient, pp.579-593, 2008, 978-2-85539-654-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political hierarchical processes among some Highlanders of Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Bouté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mandy Sadan et François Robinne (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Dynamics in the Highlands of Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp. 187-208., 2007, 978-90-04-16034-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/ej.9789004160347.i-331.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554062v1</w:t>
-              </w:r>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">halshs-02479247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4027,51 +4027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04999625"/>
+    <w:nsid w:val="5670E7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-boute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-2565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bout&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147k5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.13086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.1523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101931v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goudineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/collections/mainland-southeast-asia/products/changing-lives-in-laos-society-politics-and-culture-in-a-post-socialist-state" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthana Pholsena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Daviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/9789814517904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Daviau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160347.i-331.53" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02479178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-boute" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9502-2565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bout&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147k5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522342v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Huard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7325" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.7279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8676.13086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.083.0089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.1523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goudineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthana Pholsena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/collections/mainland-southeast-asia/products/changing-lives-in-laos-society-politics-and-culture-in-a-post-socialist-state" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Daviau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/9789814517904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Daviau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004160347.i-331.53" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03152237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02479178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>