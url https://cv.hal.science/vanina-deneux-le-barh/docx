--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,229 +100,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre disqualification et requalification du travail avec les chevaux</w:t>
+                <w:t xml:space="preserve">Les animaux domestiques. Des travailleurs invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Coutrot, Thomas; Dujarier, Marie-Anne; Cukier, Alexis; Gaudart, Corinne; Hemdat, Léonie; Lhuilier, Dominique; Trarieux, Margaux; Veyrat, Émilie. </w:t>
+              <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler fait-il toujours sens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, 2026, 9782749285290</w:t>
+              <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-322, 2026, 978-2-7592-4211-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515565v1</w:t>
+                <w:t xml:space="preserve">hal-05497696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux domestiques. Des travailleurs invisibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre disqualification et requalification du travail avec les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
+              <w:t xml:space="preserve">Coutrot, Thomas; Dujarier, Marie-Anne; Cukier, Alexis; Gaudart, Corinne; Hemdat, Léonie; Lhuilier, Dominique; Trarieux, Margaux; Veyrat, Émilie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler fait-il toujours sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, 2026, 9782749285290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05497696v1</w:t>
+                <w:t xml:space="preserve">hal-05515565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la mètis des chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher Jocelyne; Barreau Sophie; Deneux-Le Barh Vanina; De Torres Álvarez Maria Fernanda; Dray Charlène; Mulier Chloé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence des chevaux au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.13-32, 2023, 978-2-7592-3640-4</w:t>
@@ -478,51 +478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisenn Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -541,1330 +541,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équitation et hippisme : quelle exposition médiatique ?</w:t>
+                <w:t xml:space="preserve">La performance, la victoire à tout prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Felga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Zinnia Guittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602967v1</w:t>
+                <w:t xml:space="preserve">hal-04603008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The end of life of equidae in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713344v1</w:t>
+                <w:t xml:space="preserve">hal-04819389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of life of equidae in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819389v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Équitation et hippisme : quelle exposition médiatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Felga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation cavalier-cheval au prisme de la performance sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sports et Activités Physiques, Sep 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060045v1</w:t>
+                <w:t xml:space="preserve">hal-04602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance, la victoire à tout prix ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
+              <w:t xml:space="preserve">La relation cavalier-cheval au prisme de la performance sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sports et Activités Physiques, Sep 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603008v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du regard sociétal sur les pratiques avec les équidés : en quoi pèse-t-il sur nos décisions et nos organisations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les passions dans le travail avec les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Lourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Preaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et travailler avec les chevaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Sep 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615158v1</w:t>
+                <w:t xml:space="preserve">hal-04328383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working horses: humanities and social sciences approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’évolution du regard sociétal sur les pratiques avec les équidés : en quoi pèse-t-il sur nos décisions et nos organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Preaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vivre et travailler avec les chevaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Sep 2023, Saumur, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328564v1</w:t>
+                <w:t xml:space="preserve">hal-04615158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations humains-équidés : questions sociétales, défis pour les professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Working horses: humanities and social sciences approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la filière équine 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/7gzy-az75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328649v1</w:t>
+                <w:t xml:space="preserve">hal-04328564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humains et équidés : des conditions de travail partagées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relations humains-équidés : questions sociétales, défis pour les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE; INRAE, May 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328414v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and equines: shared working conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Humains et équidés : des conditions de travail partagées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. pp.859-859</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328528v1</w:t>
+                <w:t xml:space="preserve">hal-04328414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Humans and equines: shared working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Lourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. pp.859-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170273v1</w:t>
+                <w:t xml:space="preserve">hal-04328528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les passions dans le travail avec les chevaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328383v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The modalities of the retirement of equidae in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EAAP Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135231v1</w:t>
+                <w:t xml:space="preserve">hal-04167887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation des valeurs olympiques en équitation : de l’éthos cavalier à une éthique équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modalities of the retirement of equidae in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Porto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167887v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du travail : la retraite plurielle des chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2022, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours sur le travail avec les chevaux aux valeurs communes des professions anthropoéquines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International conference on statistical analysis of textual data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VERDISTAT, Jul 2022, Napoli, Italie. pp.306-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equestrian and violence(s): evolution and situation of equestrian practices in France from the perspective of the civilizing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropomorphisme et respect des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2021, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2103,1102 +2103,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mondes ou un monde du cheval ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Nov 2020, Saumur, France</w:t>
+              <w:t xml:space="preserve">Webconférences IFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110076v1</w:t>
+                <w:t xml:space="preserve">hal-03110114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French situation of horse-riding with antispecism critics: a civilizing process explanation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des mondes ou un monde du cheval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical practices in horsemanship and equestrian sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LASE Latvian Academy of Sport Education, Aug 2020, Riga, Lithuania</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Nov 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982891v1</w:t>
+                <w:t xml:space="preserve">hal-03110076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The French situation of horse-riding with antispecism critics: a civilizing process explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférences IFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2020, Saumur, France</w:t>
+              <w:t xml:space="preserve">Historical practices in horsemanship and equestrian sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LASE Latvian Academy of Sport Education, Aug 2020, Riga, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110114v1</w:t>
+                <w:t xml:space="preserve">hal-02982891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and horses: a community of destiny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La fin de vie des chevaux : représentations et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDELE Institut de l'Elevage, Jul 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983040v1</w:t>
+                <w:t xml:space="preserve">hal-03066063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire société grâce aux chevaux territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE Institut français du cheval et de l'équitation, May 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982868v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval dans la société actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Humans and horses: a community of destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4496-J940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982935v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de vie des chevaux : représentations et réalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Faire société grâce aux chevaux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDELE Institut de l'Elevage, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE Institut français du cheval et de l'équitation, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066063v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations des métiers du cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux</w:t>
+                <w:t xml:space="preserve">Cheval et société : soyons Complet ! Les enjeux pour l’avenir du travail avec les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Engelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurydice Schauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t>
+              <w:t xml:space="preserve">10. Journées du Complet : rétrospectives et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Complet, Nov 2018, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735067v1</w:t>
+                <w:t xml:space="preserve">hal-03109927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The centaurs of law and order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux</w:t>
+                <w:t xml:space="preserve">La place des chevaux territoriaux dans la société : exclusion ou réinclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Rencontres du cheval territorial : la bientraitance des équidés de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faire à Cheval, May 2018, Hennebont, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737603v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police montée : les hommes et les chevaux au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Salons de Choiseul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lycée Choiseul, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des chevaux en police montée</w:t>
+                <w:t xml:space="preserve">Les reconfigurations des métiers du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786273v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des chevaux territoriaux dans la société : exclusion ou réinclusion ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">The centaurs of law and order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres du cheval territorial : la bientraitance des équidés de travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3zbg-fg49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109896v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheval et société : soyons Complet ! Les enjeux pour l’avenir du travail avec les chevaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eurydice Schauly</w:t>
+                <w:t xml:space="preserve">Le travail des chevaux en police montée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées du Complet : rétrospectives et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Complet, Nov 2018, Saumur, France</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3216,103 +3216,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 p. </w:t>
@@ -3344,174 +3344,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du para-dressage dans la recherche sur le handicap, les loisirs et les sports : une revue narrative de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les chevaux sauteurs du Cadre noir : l’art de révéler la virtuosité équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Perez</w:t>
+                <w:t xml:space="preserve">Marine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circus Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.69-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931055v1</w:t>
+                <w:t xml:space="preserve">hal-05060061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ alkè des chevaux de concours complet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (1), pp.51-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3545,64 +3523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail : ce qui nous relie aux animaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3621,152 +3599,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux sauteurs du Cadre noir : l’art de révéler la virtuosité équine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La place du para-dressage dans la recherche sur le handicap, les loisirs et les sports : une revue narrative de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinnia Guittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huet Benoit</w:t>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circus Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.84-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1115594ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060061v1</w:t>
+                <w:t xml:space="preserve">hal-04931055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux sont mes partenaires !&amp;quot; : quand les professionnels parlent du travail de leurs collaborateurs équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3800,64 +3800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À cheval sur les symboles. Une mythanalyse des rapports anthropoéquins dans les presses générale et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Felga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUSCA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,51 +3882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El alkè de los caballos de concurso completo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,351 +3954,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n’achève plus les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques des collectivités territoriales recourant au travail anthropoéquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fierobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Décembre 2021, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227280v1</w:t>
+                <w:t xml:space="preserve">hal-03754221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des collectivités territoriales recourant au travail anthropoéquin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'animal de rente. Quelle rente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Décembre 2021, pp.1-7</w:t>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754221v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animal de rente. Quelle rente ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On n’achève plus les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.15324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366906v1</w:t>
+                <w:t xml:space="preserve">hal-03227280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équitation et violence(s) du Moyen Âge au XXIe siècle : évolution et situation des pratiques équestres en France du point de vue du processus de civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/2 (128), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux de sécurité publique : des professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 374, pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4511,103 +4511,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4665,64 +4665,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail dans la filière équine : approches sociologique &amp; pratique [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fustec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4753,64 +4753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans la filière équine [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4828,448 +4828,448 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire: Les activités d’élevage dans l’œil du changement global. Dynamiques en cours et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence des chevaux au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 p., 2023, 978-2-7592-3640-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda de Torres Álvarez</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04217058v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04358006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5287,51 +5287,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession anthropoéquine : une identité marquée par une communauté socialisatrice de travail interspécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021MON30016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5390,51 +5390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler avec les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5634,51 +5634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnia Guittin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Preaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7gzy-az75" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lourd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Tellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fluckiger-Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4496-J940" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zbg-fg49" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Engelsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Schauly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115594ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18932" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fierobe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bogaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fustec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1796/9782759236411/l-intelligence-des-chevaux-au-travail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03431331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnia Guittin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lourd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Preaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7gzy-az75" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fluckiger-Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Tellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4496-J940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Engelsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Schauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zbg-fg49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115594ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18932" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fierobe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bogaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fustec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1796/9782759236411/l-intelligence-des-chevaux-au-travail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03431331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>