--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -100,229 +100,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux domestiques. Des travailleurs invisibles</w:t>
+                <w:t xml:space="preserve">Entre disqualification et requalification du travail avec les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
+              <w:t xml:space="preserve">Coutrot, Thomas; Dujarier, Marie-Anne; Cukier, Alexis; Gaudart, Corinne; Hemdat, Léonie; Lhuilier, Dominique; Trarieux, Margaux; Veyrat, Émilie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.307-322, 2026, 978-2-7592-4211-5</w:t>
+              <w:t xml:space="preserve">Travailler fait-il toujours sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, 2026, 9782749285290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497696v1</w:t>
+                <w:t xml:space="preserve">hal-05515565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre disqualification et requalification du travail avec les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les animaux domestiques. Des travailleurs invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Coutrot, Thomas; Dujarier, Marie-Anne; Cukier, Alexis; Gaudart, Corinne; Hemdat, Léonie; Lhuilier, Dominique; Trarieux, Margaux; Veyrat, Émilie. </w:t>
+              <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler fait-il toujours sens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, 2026, 9782749285290</w:t>
+              <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-322, 2026, 978-2-7592-4211-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515565v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la mètis des chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porcher Jocelyne; Barreau Sophie; Deneux-Le Barh Vanina; De Torres Álvarez Maria Fernanda; Dray Charlène; Mulier Chloé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence des chevaux au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.13-32, 2023, 978-2-7592-3640-4</w:t>
@@ -478,51 +478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisenn Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -560,51 +560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance, la victoire à tout prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinnia Guittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,333 +623,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of life of equidae in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Équitation et hippisme : quelle exposition médiatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Felga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819389v1</w:t>
+                <w:t xml:space="preserve">hal-04602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équitation et hippisme : quelle exposition médiatique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The end of life of equidae in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2024, Saumur, France. 4 p</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602967v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relation cavalier-cheval au prisme de la performance sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Sports et Activités Physiques, Sep 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -987,51 +987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les passions dans le travail avec les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1056,51 +1056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du regard sociétal sur les pratiques avec les équidés : en quoi pèse-t-il sur nos décisions et nos organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Preaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1138,51 +1138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working horses: humanities and social sciences approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations humains-équidés : questions sociétales, défis pour les professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la filière équine 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE; INRAE, May 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1285,51 +1285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humains et équidés : des conditions de travail partagées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,510 +1361,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and equines: shared working conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. pp.859-859</w:t>
+              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328528v1</w:t>
+                <w:t xml:space="preserve">hal-04170273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Humans and equines: shared working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Lourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; WAAP; Interbull, Aug 2023, Lyon, France. pp.859-859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170273v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modalities of the retirement of equidae in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Porto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167887v1</w:t>
+                <w:t xml:space="preserve">hal-04135231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiatisation des valeurs olympiques en équitation : de l’éthos cavalier à une éthique équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équitation : une communauté socialisatrice interspécifique au service de l’excellence sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The modalities of the retirement of equidae in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SantESiH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EAAP Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135231v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du travail : la retraite plurielle des chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Fluckiger-Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2022, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du discours sur le travail avec les chevaux aux valeurs communes des professions anthropoéquines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International conference on statistical analysis of textual data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VERDISTAT, Jul 2022, Napoli, Italie. pp.306-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,51 +1958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equestrian and violence(s): evolution and situation of equestrian practices in France from the perspective of the civilizing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,51 +2040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropomorphisme et respect des équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), May 2021, Saumur, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,51 +2109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webconférences IFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Jun 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2178,51 +2178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mondes ou un monde du cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE), Nov 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French situation of horse-riding with antispecism critics: a civilizing process explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical practices in horsemanship and equestrian sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASE Latvian Academy of Sport Education, Aug 2020, Riga, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie des chevaux : représentations et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDELE Institut de l'Elevage, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,394 +2392,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Humans and horses: a community of destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/4496-J940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982935v1</w:t>
+                <w:t xml:space="preserve">hal-02983040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval dans la société actuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Briant</w:t>
+                <w:t xml:space="preserve">Faire société grâce aux chevaux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE Institut français du cheval et de l'équitation, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154621v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and horses: a community of destiny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Le cheval dans la société actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983040v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire société grâce aux chevaux territoriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Humains et chevaux : une communauté de destin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE Institut français du cheval et de l'équitation, May 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982868v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheval et société : soyons Complet ! Les enjeux pour l’avenir du travail avec les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Engelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des chevaux territoriaux dans la société : exclusion ou réinclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres du cheval territorial : la bientraitance des équidés de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faire à Cheval, May 2018, Hennebont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2893,243 +2893,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police montée : les hommes et les chevaux au travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Les reconfigurations des métiers du cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Salons de Choiseul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Choiseul, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109943v1</w:t>
+                <w:t xml:space="preserve">hal-02735067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations des métiers du cheval</w:t>
+                <w:t xml:space="preserve">The centaurs of law and order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3zbg-fg49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735067v1</w:t>
+                <w:t xml:space="preserve">hal-02737603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The centaurs of law and order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux</w:t>
+                <w:t xml:space="preserve">La police montée : les hommes et les chevaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. Salons de Choiseul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Choiseul, Nov 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3zbg-fg49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737603v1</w:t>
+                <w:t xml:space="preserve">hal-03109943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des chevaux en police montée</w:t>
               </w:r>
@@ -3176,143 +3176,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 p. </w:t>
@@ -3344,1150 +3344,1232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux sauteurs du Cadre noir : l’art de révéler la virtuosité équine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">François Jarrige, La Ronde des bêtes. Le moteur animal et la fabrique de la modernité. La Découverte, Paris, 2023, 452 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circus Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1625r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060061v1</w:t>
+                <w:t xml:space="preserve">hal-05592765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ alkè des chevaux de concours complet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les chevaux sauteurs du Cadre noir : l’art de révéler la virtuosité équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circus Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.69-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717917v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail : ce qui nous relie aux animaux domestiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’ alkè des chevaux de concours complet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.51-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/trav.051.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600155v1</w:t>
+                <w:t xml:space="preserve">hal-04717917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du para-dressage dans la recherche sur le handicap, les loisirs et les sports : une revue narrative de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le travail : ce qui nous relie aux animaux domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Perez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931055v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux sont mes partenaires !&amp;quot; : quand les professionnels parlent du travail de leurs collaborateurs équins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La place du para-dressage dans la recherche sur le handicap, les loisirs et les sports : une revue narrative de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinnia Guittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
+              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.84-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.29810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1115594ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À cheval sur les symboles. Une mythanalyse des rapports anthropoéquins dans les presses générale et sportive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les chevaux sont mes partenaires !&amp;quot; : quand les professionnels parlent du travail de leurs collaborateurs équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUSCA </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.29810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327694v1</w:t>
+                <w:t xml:space="preserve">hal-04014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El alkè de los caballos de concurso completo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">À cheval sur les symboles. Une mythanalyse des rapports anthropoéquins dans les presses générale et sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Felga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboreal.18932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753042v1</w:t>
+                <w:t xml:space="preserve">hal-04327694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des collectivités territoriales recourant au travail anthropoéquin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">El alkè de los caballos de concurso completo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.18932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754221v1</w:t>
+                <w:t xml:space="preserve">hal-03753042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animal de rente. Quelle rente ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Mulier</w:t>
+                <w:t xml:space="preserve">Caractéristiques des collectivités territoriales recourant au travail anthropoéquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fierobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Magali Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Décembre 2021, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366906v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On n’achève plus les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'animal de rente. Quelle rente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227280v1</w:t>
+                <w:t xml:space="preserve">hal-03366906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équitation et violence(s) du Moyen Âge au XXIe siècle : évolution et situation des pratiques équestres en France du point de vue du processus de civilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On n’achève plus les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020/2 (128), pp.81-96. </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.19-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.128.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.15324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960380v1</w:t>
+                <w:t xml:space="preserve">hal-03227280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux de sécurité publique : des professionnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Équitation et violence(s) du Moyen Âge au XXIe siècle : évolution et situation des pratiques équestres en France du point de vue du processus de civilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 374, pp.91-106. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (128), pp.81-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.128.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111121v1</w:t>
+                <w:t xml:space="preserve">hal-02960380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chevaux de sécurité publique : des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 374, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oter les oeillères : la santé et le bien-être des équidés européens en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4497,151 +4579,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4651,722 +4733,722 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail dans la filière équine : approches sociologique &amp; pratique [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fustec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans la filière équine [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Lourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire: Les activités d’élevage dans l’œil du changement global. Dynamiques en cours et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mouret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence des chevaux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda de Torres Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">hal-03150096v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 p., 2023, 978-2-7592-3640-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358006v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04217058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession anthropoéquine : une identité marquée par une communauté socialisatrice de travail interspécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry - Montpellier III, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021MON30016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03431331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5376,118 +5458,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler avec les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5634,51 +5716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnia Guittin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lourd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Preaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7gzy-az75" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fluckiger-Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Tellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4496-J940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Engelsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Schauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zbg-fg49" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115594ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29810" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18932" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fierobe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bogaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0081" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fustec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150096v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1796/9782759236411/l-intelligence-des-chevaux-au-travail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03431331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinnia Guittin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Felga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Lourd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Preaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7gzy-az75" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Tellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fluckiger-Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03110076v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4496-J940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02982868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Engelsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurydice Schauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3zbg-fg49" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1625r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benoit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.051.0051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115594ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18932" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754221v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fierobe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bogaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Jourdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.15324" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0081" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8367" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fustec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de Torres &#193;lvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1796/9782759236411/l-intelligence-des-chevaux-au-travail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03431331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021MON30016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03066029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>