--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -364,567 +364,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225417v1</w:t>
+                <w:t xml:space="preserve">hal-04042215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598142v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buret</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Servouse</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04042215v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
+                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Jennifer James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060643v2</w:t>
+                <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t>
               </w:r>
@@ -1637,51 +1637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary contributions to biodiversity conservation in alluvial forests on the built-up margins of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,256 +1743,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526363v1</w:t>
+                <w:t xml:space="preserve">hal-04879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879348v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t>
               </w:r>
@@ -2097,1152 +2097,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Roger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734547v1</w:t>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789044v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742776v1</w:t>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
+                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595189v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
               </w:r>
@@ -3472,652 +3472,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Voisin</w:t>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748005v1</w:t>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+                <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Juteau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758137v1</w:t>
+                <w:t xml:space="preserve">hal-02754088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754088v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5004,77 +5004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
@@ -5523,90 +5523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
@@ -5635,77 +5635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,527 +5754,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608524v1</w:t>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736174v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+                <w:t xml:space="preserve">hal-02608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
@@ -6385,51 +6385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6763,523 +6763,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268619v1</w:t>
+                <w:t xml:space="preserve">hal-01268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268616v1</w:t>
+                <w:t xml:space="preserve">hal-01268619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Berteloot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+                <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268622v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t>
               </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7925,51 +7925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,90 +8583,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir : diversité génétique au sein de la réserve naturelle de l’Île de la Platière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CEN38. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,77 +9072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9440,51 +9440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inra.fr/biofora/Personnel/Permanents/BURET-Corinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gnis-pedagogie.org/biotechnologie-amelioration-marqueur-microsatellite.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inra.fr/biofora/Personnel/Permanents/BURET-Corinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gnis-pedagogie.org/biotechnologie-amelioration-marqueur-microsatellite.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>