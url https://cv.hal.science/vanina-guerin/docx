--- v1 (2026-04-26)
+++ v2 (2026-05-31)
@@ -364,567 +364,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buret</w:t>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servouse</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042215v1</w:t>
+                <w:t xml:space="preserve">hal-04225417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060643v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.248. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225417v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
+                <w:t xml:space="preserve">How susceptible is Sudetan larch to larch canker Lachnellula willkommii (R. Hartig) Dennis? Consequences for breeding and deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer James</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1-2), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02827581.2023.2191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598142v1</w:t>
+                <w:t xml:space="preserve">hal-04042215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t>
               </w:r>
@@ -1637,51 +1637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary contributions to biodiversity conservation in alluvial forests on the built-up margins of the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,256 +1743,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879348v1</w:t>
+                <w:t xml:space="preserve">hal-04526363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guerin</w:t>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526363v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t>
               </w:r>
@@ -2097,1152 +2097,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pegard</w:t>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789044v1</w:t>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-02734547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Marin</w:t>
+                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734547v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+                <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595189v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742776v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantereau Michel</w:t>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chantereau</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
               </w:r>
@@ -3472,652 +3472,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
+              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750107v1</w:t>
+                <w:t xml:space="preserve">hal-02748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Voisin</w:t>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t>
+              <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748005v1</w:t>
+                <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Mary Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754088v1</w:t>
+                <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mary Juteau</w:t>
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758137v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
               </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5004,77 +5004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
@@ -5504,777 +5504,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Marie Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
+              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736217v1</w:t>
+                <w:t xml:space="preserve">hal-02736174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608517v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+                <w:t xml:space="preserve">hal-02608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736174v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608524v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
@@ -6379,605 +6379,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 168 p., 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742719v1</w:t>
+                <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269242v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane El Malki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de Recherche Rhône-Alpes sur les Infrastructures et l’Eau (GRAIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269239v1</w:t>
+                <w:t xml:space="preserve">hal-02742719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268622v1</w:t>
+                <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7009,277 +7009,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Albert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268616v1</w:t>
+                <w:t xml:space="preserve">hal-01268623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening the landscape: the role of ornamental and wild trees in the spread and adaptation of Melampsora larici-populina leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Berteloot</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268623v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t>
               </w:r>
@@ -7317,51 +7317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7925,51 +7925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,90 +8583,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir : diversité génétique au sein de la réserve naturelle de l’Île de la Platière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CEN38. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,77 +9072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9440,51 +9440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inra.fr/biofora/Personnel/Permanents/BURET-Corinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gnis-pedagogie.org/biotechnologie-amelioration-marqueur-microsatellite.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.val-de-loire.inra.fr/biofora/Personnel/Permanents/BURET-Corinne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gnis-pedagogie.org/biotechnologie-amelioration-marqueur-microsatellite.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04042215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2023.2191005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berteloot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>