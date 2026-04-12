--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC650493"/>
+    <w:nsid w:val="E097F75E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>