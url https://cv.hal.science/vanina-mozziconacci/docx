--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E097F75E"/>
+    <w:nsid w:val="BB5D0BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>