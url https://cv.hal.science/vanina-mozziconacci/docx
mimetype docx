--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vanina Mozziconacci </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vanina-mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122543289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(soutenue le : 22 septembre 2017)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le sujet du féminisme peut-il faire l’objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l’institution »</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Lyon)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discipline :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie</w:t></w:r><w:br/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de soutenance & Résumé de la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à philosopher en féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le genre du monde, 9782843033476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une éducation féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. , 2022, 979-10-351-0671-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03670915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.241, 2018, Sociétés, espaces, temps, 979-10-362-0021-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.9134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement, construction, déconstruction ? La dimension sociale de l'individu au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Douet et Alexandre Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines. Programme de l’agrégation de philosophie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert et Lucas, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la sexualité pour penser l’éducation à la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Fleuriel, Jean-François Goubet, Stéphan Mierzejewski, Manuel Schotté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’incorporer veut dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 978-2-7574-3240-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire féministement de la philosophie. D’une traduction entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Choulet, Pauline Clochec, Delphine Frasch, Margot Giacinti et Léa Védie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théoriser en féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, p.73-94, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03197024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser quelque chose' : féminisme, philosophie et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeannelle, Jean-Louis; Lasserre, Audrey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : femmes, philosophie et arts, autour de Michèle Le Dœuff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-190, 2020, 978-2-7535-7884-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer : féminismes et histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clochec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine-Mahut, Delphine; Lézé, Samuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classiques à l'épreuve : actualité de l'histoire de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.415-435, 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éducation entre personnel et politique : le &amp;quot;consciousness raising&amp;quot; dans les pédagogies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foray, Philippe; Kerlan, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseigner : approches philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN-Éditions universitaires de Lorraine, pp.166-186, 2017, 978-2-8143-0302-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles du care : du temps et de l’espace pour les relations : une approche féministe des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Emmanuelle; Hernández-González, Edna ; Luxembourg, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des cerises, pp.115-133, 2017, Penser le monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et dégenrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignon, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jeux vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.139-150, 2015, 978-2-8107-0363-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01160058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une didactique féministe de la philosophie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Niedergang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, https://lestempsquirestent.org/fr/numeros/numero-7/qu-est-ce-qu-une-didactique-feministe-de-la-philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étendre la famille ou l’abolir ? Utopies féministes du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique féministe de la philosophie est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 36 (2), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdid1.036.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conscience émancipée dans un corps maussade ? Quand une pédagogie engagée féministe fait face à un (dés)engagement étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.11778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04453948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Moulton ou la question du genre dans les pratiques de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04672284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actualités de la censure, 112 (4), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.112.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Le Dœuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire en féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Traductologies féministes (coord. Vanina Mozziconacci, Heloïse Thomas &amp; Samantha Saïdi), 09, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il être femme pour philosopher ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02954163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les féminismes sont-ils solubles dans l’éducation ? Hybridations théoriques et paradoxes pratiques dans un dispositif de prévention des violences sexistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019/2 (42), pp.127-146. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.042.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel est académique&amp;quot;. Pour une subversion féministe de l’université, de la pédagogie à l’institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, https://journals.openedition.org/gss/5897. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.5897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation, un paradigme pour concevoir l’autonomie ? Anthropologie féministe, vulnérabilité et care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.30-43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066656ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02484543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Nicole Mosconi, De la croyance à la Différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.210-213. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.040.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories féministes de l’éducation : où est le care ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies féministes et conscientisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, α, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi (ne pas) faire une éducation féministe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Genre, éducation et travail, 5 (1), pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes et éducation sexuelle en France au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et réécrire l'éducation sexuelle depuis le féminisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sexes et éducation, 5, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer les différences : représentations et gameplay des identités minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Coville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la transidentité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série n°1, pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une peinture de l'espace intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.277-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intime mis en reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filles, garçons : qui sont les mal élevés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex Aequo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.149-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power in Feminist Pedagogies. The Case of Sex Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEW@AESA 2014 Conference: "Reconceptualizing diversity: engaging with histories, theories, practices, and discursive strategies in global contexts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Educational Studies Association; International Association for Intercultural Education (IAIE) Oct 2014, Toronto, Canada. pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet du féminisme peut-il faire l'objet d’une éducation ? Essai sur les théorisations féministes de la relation et de l'institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSEN044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01833236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la domination adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duval-Valachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Esclafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Revenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (115), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les voix en éducation (I) Éducation et race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vermeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Malanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (64), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités de la censure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihame Assbague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fois Duclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112 (4), pp.226, 2022, Actualités de la censure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de vulnérabilité : paroles, savoirs, pouvoirs (Coord. Les Cahiers du CERFEE, 57)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir de soi : expériences et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologies féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Saïdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 09 | 2020, 2020, Géocarrefour - Revue de géographie de Lyon, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03117312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB5D0BB3"/>
+    <w:nsid w:val="F45341F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanina-mozziconacci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122543289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/theses-soutenues-en-shs/le-sujet-du-feminisme-peut-il-faire-l-objet-d-une-education-essai-sur-les-theorisations-feministes-de-la-relation-et-de-l-institution-348200.kjsp?RH=THESE_SOUT" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/apprendre-a-philosopher-en-feministe/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03670915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813002181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niedergang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04453948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.11778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Assbague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fois Duclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Lansade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-73LB3RBS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2428" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.042.0127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.5897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484543v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066656ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1514" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949115v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01833236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEN044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duval-Valachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Esclafit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vermeren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Malanda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.1943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>