--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2916,286 +2916,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier le lexique des affects : présentation d’un corpus annoté sémantiquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Augustyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international : Les sentiments à travers les corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Sep 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427976v1</w:t>
+                <w:t xml:space="preserve">hal-02018850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier le lexique des affects : présentation d’un corpus annoté sémantiquement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Études des marques linguistiques de la subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Augustyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les sentiments à travers les corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Sep 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude L’annotation de la subjectivité langagière : méthodes, modélisation, outils, retours d’expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018850v1</w:t>
+                <w:t xml:space="preserve">hal-02010434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des marques linguistiques de la subjectivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude L’annotation de la subjectivité langagière : méthodes, modélisation, outils, retours d’expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010434v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polysémie régulière existe-t-elle?</w:t>
               </w:r>
@@ -3788,195 +3788,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affects et qualités : éléments de typologie des noms abstraits</w:t>
+                <w:t xml:space="preserve">Les noms d’affect : vers un modèle de la polysémie nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International des Étudiants Chercheurs en Didactique des Langues et en Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010872v1</w:t>
+                <w:t xml:space="preserve">hal-02010867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms d’affect : vers un modèle de la polysémie nominale</w:t>
+                <w:t xml:space="preserve">Affects et qualités : éléments de typologie des noms abstraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque International des Étudiants Chercheurs en Didactique des Langues et en Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010867v1</w:t>
+                <w:t xml:space="preserve">hal-02010872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Augustyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ben Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,51 +4715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15AFD4EA"/>
+    <w:nsid w:val="826F2DB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4946,51 +4946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vannina-goossens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9868-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182037312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175926706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355948600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.39.1.01sor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vidotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vannina-goossens" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9868-7926" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182037312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/175926706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355948600" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dyka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02525023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens Goossens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2760?lang=fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2025.28.19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.39.1.01sor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01888099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melnikova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644446v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Vidotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010896v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>