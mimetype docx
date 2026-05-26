--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -4715,51 +4715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="826F2DB5"/>
+    <w:nsid w:val="D766C0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>