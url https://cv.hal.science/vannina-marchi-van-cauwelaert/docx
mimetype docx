--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -106,303 +106,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le rôle des primogenits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
+                <w:t xml:space="preserve">« Le rôle des primogènits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36</w:t>
+              <w:t xml:space="preserve">, 2024, Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719216v1</w:t>
+                <w:t xml:space="preserve">hal-05476916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le rôle des primogènits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
+                <w:t xml:space="preserve">« Le rôle des primogenits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Volume</w:t>
+              <w:t xml:space="preserve">, 2024, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476916v1</w:t>
+                <w:t xml:space="preserve">hal-04719216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Corses acteurs internationaux au bas Moyen Âge?</w:t>
+                <w:t xml:space="preserve">Les Corses, acteurs internationaux au bas Moyen Âge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio storico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, CLXXXI (677), pp.451-498</w:t>
+              <w:t xml:space="preserve">, 2023, CLXXXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254176v1</w:t>
+                <w:t xml:space="preserve">hal-05476966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Corses, acteurs internationaux au bas Moyen Âge?</w:t>
+                <w:t xml:space="preserve">Les Corses acteurs internationaux au bas Moyen Âge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio storico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, CLXXXI</w:t>
+              <w:t xml:space="preserve">, 2023, CLXXXI (677), pp.451-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476966v1</w:t>
+                <w:t xml:space="preserve">hal-04254176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giudice di Cinarca et Mariano II d’Arborea. A l'origine du parti aragonais en Corse et en Sardaigne</w:t>
               </w:r>
@@ -872,165 +872,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Corse de Saint-Georges. Des travaux pionniers du père André-Marie aux renouvellements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquante ans au service de la recherche historique en Corse, 1973-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franciscorsa, Dec 2023, Bastia, France. p. 107-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards renouvelés sur les constructions princières tardo-médiévale : Corse et Sardaigne (XIIIe-XVe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs, culture et pratiques politiques à la fin du Moyen Âge, séminaire de recherche d'Olivier Mattéoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Mattéoni, Apr 2025, Paris, Université de la Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990709v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05310590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les seigneurs corses et leurs dames. Entre figures littéraires et documents d’archives, XIIIe-XVe siècle »</w:t>
               </w:r>
@@ -1437,385 +1437,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Corse au miroir de la Sardaigne. Approche comparée des révoltes « arborense » et « cinarchese » (milieu XIVe-déb. XVIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIe Tribune des Chercheurs en Histoire et archéologie médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corse, Jun 2016, Bastia, France. p. 33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Corse médiévale : une colonisation insulaire (XIIIe-XVe siècles) ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bastia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pour une histoire de la Méditerranée vue des îles. Approche comparée de la Corse, de la Sardaigne et de la Sicile au bas Moyen Âge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Historiens Médiévistes de l’Enseignement Public, May 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux de pouvoir génois en Corse : Diffusion d’un modèle urbanistique communal en milieu colonial (XIIIe-XVe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Aux marges du monde communal. Centres du pouvoir collectif et palais publics des Alpes à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’organisation seigneuriale des terroirs d’après les statuts du Cap Corse (milieu XIVe – début XVIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les espaces de la Corse médiévale I – Paysages et acteurs du monde rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364064v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01362427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fondations urbaines génoises de Corse : l’exemple d’Ajaccio (1492) »</w:t>
               </w:r>
@@ -1864,165 +1864,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Génois, Catalans et Angevins en Méditérranée occidentale au bas Moyen-âge. La vision des îles (Corse, Sardaigne, Sicile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche d'E. Crouzet-Pavan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En guise d'introduction, villes portuaire et insularité en Méditerranée occidentale au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes portuaires en Méditerranée occidentale au Moyen Âge. Paysages urbains, activités économiques, transferts culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Corté, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00989837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2040,51 +2040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MedIterraneen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIe - XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Balagne entre villes et campagnes du XIIIème au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellani Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,379 +2501,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storriche. Quaderni di Mediterranea. Ricerche storriche, 40, 2023, MARCHI VAN CAUWELAERT Vannina, ISBN online: 979-12-81349-01-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storiche</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 40, 2023</w:t>
+                <w:t xml:space="preserve">hal-04254238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana, 1, 2021, Bibliothèque de la Corse médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storriche. Quaderni di Mediterranea. Ricerche storriche, 40, 2023, MARCHI VAN CAUWELAERT Vannina, ISBN online: 979-12-81349-01-8</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale. Bonifacio, un territoire d'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Bonifacio, 2020, Catalogue d'exposition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes portuaires de Méditerranée occidentale au Moyen Âge. Iles et continents (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storiche. n°26, 296 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3300,311 +3300,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moyen Âge: naissance de la citadelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+                <w:t xml:space="preserve">« Le Moyen Âge. Naissance de la citadelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Albiana. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Giorgetti; Marion Trannoy-Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A citadella di Corti. Une citadelle pour horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.32-43, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge: naissance de la citadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A citadella di Corti. Une citadelle pour horizon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Albiana, 2023, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse médiévale : une colonisation insulaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storriche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaderni di Mediterranea. Ricerche storriche, 2023, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476836v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05272571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’impact de la création de Calvi (Corse) sur la réorganisation des sols et des productions. De la convoitise à l’interdépendance »,</w:t>
               </w:r>
@@ -3756,234 +3756,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bonifacio à la fin du Moyen Âge : l'empreinte militaire de San Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale : Bonifacio, un territoire d'exception, Bonifacio, p. 70-77.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une île ouverte sur la Méditerranée. Mobilités et échanges dans la Corse médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corse : du local aux espaces lointains, Ajaccio, Piazzola, p. 19-36.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de pouvoir génois en Corse : diffusion d'un modèle urbanistique communal en contexte colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Balossino, R. Rao, Ai margini del mondo communale. Sedi del potere collettivo e palazzi pubblici dalle Alpi al Mediterraneo, Sesto Fiorentino, all'Insegna del Giglio, storia di paessaggi medievali 3, p. 151-164.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03079861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Instructions, lettres, documents comptables: les instruments administratifs du gouvernement génois en Corse (fin XVe -début XVIes.)»,</w:t>
               </w:r>
@@ -4101,165 +4101,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Lettres authentiques et relations diplomatiques : l’exemple de la Corse génoise (fin XVe-début XVIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolaire politique II. Authentiques et autographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, pp. 125-143, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’urbanisation du littoral balanin au bas Moyen Âge : Calvi et Algajola »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions CNRS Alpha, p. 37-62, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01488533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d'introduction, villes portuaires et insularités au Moyen Âge&amp;quot;,</w:t>
               </w:r>
@@ -4491,234 +4491,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographier les îles au Moyen Âge: un outil d'expression politique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mer vue des îles: la mer vue de Corse au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni della Grossa (1388-1464). Aspects archéologiques et historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476309v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05476255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer vue des îles : Une mer singulière, plurielle et vulnérable. Quelle géographie culturelle de la Méditerranée</w:t>
               </w:r>
@@ -4767,434 +4767,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et représentations des îles de Méditerranée XIIe-XXIe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches historiques et anthropologiques des incendies en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetizia Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gresle</w:t>
+                <w:t xml:space="preserve">Antoine Fogacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476254v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05476480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni della Grossa (1388-1464). Un regard insulaire sur la Méditerranée médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et représentations des îles de Méditerranée XIIe-XXIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476310v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chronique médiévale corse de Giovanni della Grossa, édition numérique et scientifique du manuscrit &amp;quot;Benelli&amp;quot;, https://corsemedievale.huma-num.fr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+                <w:t xml:space="preserve">Un bas Moyen Âge 3.0 : l’édition numérique de Giovanni della Grossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnant</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Ferrara</w:t>
+                <w:t xml:space="preserve">Michele Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tomas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia corsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990847v1</w:t>
+                <w:t xml:space="preserve">hal-05476446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinuccio della Rocca (vers 1450-1511). Le dernier seigneur corse</w:t>
               </w:r>
@@ -5243,152 +5250,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bas Moyen Âge 3.0 : l’édition numérique de Giovanni della Grossa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Chronique médiévale corse de Giovanni della Grossa, édition numérique et scientifique du manuscrit &amp;quot;Benelli&amp;quot;, https://corsemedievale.huma-num.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476446v1</w:t>
+                <w:t xml:space="preserve">hal-04990847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5511,51 +5511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MédIterranéen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIIIème - XXIème siècles) &amp;quot;, Rapport d'étude de l'OHM Littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi&#160;van&#160;cauwelaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.9344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362427v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellani Letizia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16520-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lg9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andre Cancellieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gresle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05476781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719216v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi&#160;van&#160;cauwelaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.9344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellani Letizia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16520-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lg9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andre Cancellieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gresle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05476781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>