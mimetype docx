--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -106,303 +106,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le rôle des primogènits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
+                <w:t xml:space="preserve">« Le rôle des primogenits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Volume</w:t>
+              <w:t xml:space="preserve">, 2024, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476916v1</w:t>
+                <w:t xml:space="preserve">hal-04719216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le rôle des primogenits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
+                <w:t xml:space="preserve">« Le rôle des primogènits aragonais dans la conquête du Regnum Sardiniae et Corsicae (1323-1421) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36</w:t>
+              <w:t xml:space="preserve">, 2024, Volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719216v1</w:t>
+                <w:t xml:space="preserve">hal-05476916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Corses, acteurs internationaux au bas Moyen Âge?</w:t>
+                <w:t xml:space="preserve">Les Corses acteurs internationaux au bas Moyen Âge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio storico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, CLXXXI</w:t>
+              <w:t xml:space="preserve">, 2023, CLXXXI (677), pp.451-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476966v1</w:t>
+                <w:t xml:space="preserve">hal-04254176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Corses acteurs internationaux au bas Moyen Âge?</w:t>
+                <w:t xml:space="preserve">Les Corses, acteurs internationaux au bas Moyen Âge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivio storico italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, CLXXXI (677), pp.451-498</w:t>
+              <w:t xml:space="preserve">, 2023, CLXXXI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254176v1</w:t>
+                <w:t xml:space="preserve">hal-05476966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giudice di Cinarca et Mariano II d’Arborea. A l'origine du parti aragonais en Corse et en Sardaigne</w:t>
               </w:r>
@@ -872,165 +872,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards renouvelés sur les constructions princières tardo-médiévale : Corse et Sardaigne (XIIIe-XVe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs, culture et pratiques politiques à la fin du Moyen Âge, séminaire de recherche d'Olivier Mattéoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Mattéoni, Apr 2025, Paris, Université de la Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Corse de Saint-Georges. Des travaux pionniers du père André-Marie aux renouvellements actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante ans au service de la recherche historique en Corse, 1973-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franciscorsa, Dec 2023, Bastia, France. p. 107-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310590v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04990709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les seigneurs corses et leurs dames. Entre figures littéraires et documents d’archives, XIIIe-XVe siècle »</w:t>
               </w:r>
@@ -1437,385 +1437,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pour une histoire de la Méditerranée vue des îles. Approche comparée de la Corse, de la Sardaigne et de la Sicile au bas Moyen Âge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire monde, jeux d’échelles et espaces connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Historiens Médiévistes de l’Enseignement Public, May 2016, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les lieux de pouvoir génois en Corse : Diffusion d’un modèle urbanistique communal en milieu colonial (XIIIe-XVe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Aux marges du monde communal. Centres du pouvoir collectif et palais publics des Alpes à la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bergame, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’organisation seigneuriale des terroirs d’après les statuts du Cap Corse (milieu XIVe – début XVIe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les espaces de la Corse médiévale I – Paysages et acteurs du monde rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Corse au miroir de la Sardaigne. Approche comparée des révoltes « arborense » et « cinarchese » (milieu XIVe-déb. XVIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Tribune des Chercheurs en Histoire et archéologie médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse, Jun 2016, Bastia, France. p. 33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Corse médiévale : une colonisation insulaire (XIIIe-XVe siècles) ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472199v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01364064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fondations urbaines génoises de Corse : l’exemple d’Ajaccio (1492) »</w:t>
               </w:r>
@@ -1864,165 +1864,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En guise d'introduction, villes portuaire et insularité en Méditerranée occidentale au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes portuaires en Méditerranée occidentale au Moyen Âge. Paysages urbains, activités économiques, transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Corté, France. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génois, Catalans et Angevins en Méditérranée occidentale au bas Moyen-âge. La vision des îles (Corse, Sardaigne, Sicile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche d'E. Crouzet-Pavan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00915855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2040,51 +2040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MedIterraneen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIe - XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Balagne entre villes et campagnes du XIIIème au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castellani Letizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,379 +2501,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storriche. Quaderni di Mediterranea. Ricerche storriche, 40, 2023, MARCHI VAN CAUWELAERT Vannina, ISBN online: 979-12-81349-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 40, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana, 1, 2021, Bibliothèque de la Corse médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale. Bonifacio, un territoire d'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Albiana, 1, 2021, Bibliothèque de la Corse médiévale</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ville de Bonifacio, 2020, Catalogue d'exposition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale. Bonifacio, un territoire d'exception</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes portuaires de Méditerranée occidentale au Moyen Âge. Iles et continents (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storiche. n°26, 296 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3300,311 +3300,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Moyen Âge. Naissance de la citadelle »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+                <w:t xml:space="preserve">Le Moyen Âge: naissance de la citadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Tomas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gérard Giorgetti; Marion Trannoy-Voisin. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albiana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A citadella di Corti. Une citadelle pour horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.32-43, 2023</w:t>
+              <w:t xml:space="preserve">, Albiana, 2023, 978-1-4577-0538-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272571v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05476845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corse médiévale : une colonisation insulaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...6 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quaderni di Mediterranea. Ricerche storriche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les îles méditerranéennes au Moyen Âge. Enjeux stratégiques et ressources économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaderni di Mediterranea. Ricerche storriche, 2023, 978-1-4577-0538-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+                <w:t xml:space="preserve">hal-05476836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Moyen Âge. Naissance de la citadelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Albiana. </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Giorgetti; Marion Trannoy-Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A citadella di Corti. Une citadelle pour horizon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albiana, 2023, 978-1-4577-0538-0</w:t>
+              <w:t xml:space="preserve">, Albiana-Musée de la Corse, pp.32-43, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-05476836v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’impact de la création de Calvi (Corse) sur la réorganisation des sols et des productions. De la convoitise à l’interdépendance »,</w:t>
               </w:r>
@@ -3756,234 +3756,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une île ouverte sur la Méditerranée. Mobilités et échanges dans la Corse médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corse : du local aux espaces lointains, Ajaccio, Piazzola, p. 19-36.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de pouvoir génois en Corse : diffusion d'un modèle urbanistique communal en contexte colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Balossino, R. Rao, Ai margini del mondo communale. Sedi del potere collettivo e palazzi pubblici dalle Alpi al Mediterraneo, Sesto Fiorentino, all'Insegna del Giglio, storia di paessaggi medievali 3, p. 151-164.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonifacio à la fin du Moyen Âge : l'empreinte militaire de San Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de mémoire de la Corse médiévale : Bonifacio, un territoire d'exception, Bonifacio, p. 70-77.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079861v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03079854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Instructions, lettres, documents comptables: les instruments administratifs du gouvernement génois en Corse (fin XVe -début XVIes.)»,</w:t>
               </w:r>
@@ -4101,165 +4101,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’urbanisation du littoral balanin au bas Moyen Âge : Calvi et Algajola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jardin de la Corse entre villes et campagnes : la Balagne du XIe au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions CNRS Alpha, p. 37-62, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Lettres authentiques et relations diplomatiques : l’exemple de la Corse génoise (fin XVe-début XVIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistolaire politique II. Authentiques et autographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, pp. 125-143, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488533v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01364205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d'introduction, villes portuaires et insularités au Moyen Âge&amp;quot;,</w:t>
               </w:r>
@@ -4491,904 +4491,904 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mer vue des îles: la mer vue de Corse au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni della Grossa (1388-1464). Aspects archéologiques et historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">titre ouvrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographier les îles au Moyen Âge: un outil d'expression politique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mer vue des îles: la mer vue de Corse au Moyen Âge</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer vue des îles : Une mer singulière, plurielle et vulnérable. Quelle géographie culturelle de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie et représentations des îles de Méditerranée XIIe-XXIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mer vue des îles : Une mer singulière, plurielle et vulnérable. Quelle géographie culturelle de la Méditerranée</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni della Grossa (1388-1464). Un regard insulaire sur la Méditerranée médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches historiques et anthropologiques des incendies en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fogacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Giovanni della Grossa (1388-1464). Un regard insulaire sur la Méditerranée médiévale</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chronique médiévale corse de Giovanni della Grossa, édition numérique et scientifique du manuscrit &amp;quot;Benelli&amp;quot;, https://corsemedievale.huma-num.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bas Moyen Âge 3.0 : l’édition numérique de Giovanni della Grossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Andre Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia corsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinuccio della Rocca (vers 1450-1511). Le dernier seigneur corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Marchi van Cauwelaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">titre ouvrage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476543v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04990847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5511,51 +5511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAmiques d'urbanisation du littoral MédIterranéen et Conséquences sur l'usage des Sols : étude diachronique sur la Balagne (XIIIème - XXIème siècles) &amp;quot;, Rapport d'étude de l'OHM Littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Maupertuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719216v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi&#160;van&#160;cauwelaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.9344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellani Letizia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16520-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lg9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andre Cancellieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gresle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05476781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi van Cauwelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476916v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi&#160;van&#160;cauwelaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.15262" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Marchi Van Cauwelaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.9344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00914322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00915855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00989837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Maupertuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Castellani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tafani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellani Letizia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Forconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Peretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16520-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.storiamediterranea.it/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01142407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01700307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lg9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272560v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arrighi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andre Cancellieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476309v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gresle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fogacci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouffroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ferrara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ferrara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476543v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01045035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05476781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>