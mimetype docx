--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,785 +100,785 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Impact of Digital Technologies on the Formation of New Identity Models and Value Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Movsisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scholars Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.92-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36348/sb.2023.v09i08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophical Comprehension of the Psychological and Information Influence Technologies in the Modern World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+                <w:t xml:space="preserve">Nane Movsisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.87-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52174/1829-0280_2023.1-87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Impact of Digital Technologies on the Formation of New Identity Models and Value Orientations</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalization as a Sociocultural Characteristic of the Globalization Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohanyan Sofya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nane Movsisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saudi Journal of Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36348/sjhss.2023.v08i09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital Space as the Environment of Social Self-Determination and Self-Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nane Movsisyan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Education and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36348/jaep.2023.v07i09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration Trends in Armenia: Issues and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koryun Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lusine Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scholars Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (8), pp.92-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36348/sb.2023.v09i08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36348/sb.2023.v09i04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armenian think tanks are facing old and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Journal of Humanities and Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">On Think Tanks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Digital Space as the Environment of Social Self-Determination and Self-Expression</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Identification, Identity, and Security Issues in Modern Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahram Hovyan</w:t>
+                <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nane Movsisyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISDOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.5 - 14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24234/wisdom.v2i1.783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24234/wisdom.v2i1.783⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03680608v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03736869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Կարո՞ղ են արդյոք Չինաստանն ու ԱՄՆ-ը խուսափել «Ֆուկիդիդի ծուղակից»</w:t>
               </w:r>
@@ -1809,165 +1809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Մեծ կերպափոխում. թվային ապագայի մարտահրավերները</w:t>
+                <w:t xml:space="preserve">The Great Transformation: The Challenges of the Digital Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBERD Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261245v1</w:t>
+                <w:t xml:space="preserve">hal-04568434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Transformation: The Challenges of the Digital Future</w:t>
+                <w:t xml:space="preserve">Մեծ կերպափոխում. թվային ապագայի մարտահրավերները</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBERD Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568434v1</w:t>
+                <w:t xml:space="preserve">hal-03261245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Transformation: The Challenges of the Digital Future</w:t>
               </w:r>
@@ -2016,234 +2016,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armenian Think Tanks influence aspects on Public Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Law and Political Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.59-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնների ոլորտի զարգացման հիմնական միտումները XXI դարում</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (47), pp.103-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233010v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնների ոլորտի զարգացման շարժընթացը 20-րդ դարի երկրորդ կեսին</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (46), pp.172-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233016v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04446613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնների ծագումը և քաղաքական փորձագիտության ինստիտուցիոնալացման գործընթացը 20-րդ դարի առաջին կեսին</w:t>
               </w:r>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնները քաղաքական գործընթացում. «հինգերորդ իշխանություն»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Ohanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (41), pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2682,64 +2682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Էկրանային մշակույթը որպես տեղեկատվական հասարակության սոցիոմշակութային բնութագիր</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Ohanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (61), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,165 +3293,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280929v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Գլոբալ տեղեկատվական միջավայրի ձևավորման հարցերը և մարտահրավերները</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (52), pp.78-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Ուղեղային կենտրոններ». անցյալ, ներկա և ապագա</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (29), pp.104-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03282272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Գլոբալ տեղեկատվական միջավայրի ձևավորման հարցերը և մարտահրավերները (Issues and Challenges in the Formation of the Global Information Environment)</w:t>
               </w:r>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնները քաղաքական համակարգում</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Ohanyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 978-9939-61-172-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,64 +4258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոններն արդի քաղաքական գործընթացներում</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Ohanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">33, 2016, AMBERD Series, 978-9939-61-151-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4421,64 +4421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Հայաստանի բուհական վերլուծական կենտրոնները</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Ohanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shushan Movsisyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,51 +5489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Atoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Ohanyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Movsisyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Malkjyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2023.1-87" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i08.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanyan Sofya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sjhss.2023.v08i09.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/jaep.2023.v07i09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koryun Atoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Karapetyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24234/wisdom.v2i1.783" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/2579-2989_2021_1_90" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2021_6_106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babajanyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJESS/2021/v22i430540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19181/nko.2021.27.3.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sose Simavoryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2020.86021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232991v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261290v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233010v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233016v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233012v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261418v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261384v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Dadayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271676v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushan Movsisyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280929v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278813v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Ghukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Babajanyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10060827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Hovsepyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Arustamyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/978-9939-61-239-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283300v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261473v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tagharyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Keveyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277714v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hovsepyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mkrtchyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Budaghyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lazarevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Abelow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y. Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Atoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Movsisyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Ohanyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i08.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Malkjyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2023.1-87" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanyan Sofya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sjhss.2023.v08i09.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/jaep.2023.v07i09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koryun Atoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Karapetyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24234/wisdom.v2i1.783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/2579-2989_2021_1_90" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2021_6_106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babajanyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJESS/2021/v22i430540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19181/nko.2021.27.3.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sose Simavoryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2020.86021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232991v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261290v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233010v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233016v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233012v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261418v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261384v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Dadayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271676v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushan Movsisyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280929v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278813v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Ghukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Babajanyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10060827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Hovsepyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Arustamyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/978-9939-61-239-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283300v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261473v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tagharyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Keveyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277714v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hovsepyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mkrtchyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Budaghyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lazarevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Abelow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y. Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>