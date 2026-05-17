--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1118,295 +1118,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Modern Challenges of Higher Education Institutions in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koryun Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Babajanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Education and Social Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Роль фабрик мысли в интеграционных процессах</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science. Culture. Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.6-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19181/nko.2021.27.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19181/nko.2021.27.3.1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03366533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Turkish Think Tanks in the State-Diaspora Relations: The Case of SETA and ORSAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arestakes Simavoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sose Simavoryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (65), pp.143-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500695v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05281939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ուղեղային կենտրոնների ռազմավարական արդիականացման հարցեր</w:t>
               </w:r>
@@ -1671,165 +1671,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ժառանգության վրա հիմնված ուղեղային կենտրոնները</w:t>
+                <w:t xml:space="preserve">Օտարերկրյա ազդեցության հիմնախնդիրները ուղեղային կենտրոնների ոլորտում</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBERD Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.65-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261290v2</w:t>
+                <w:t xml:space="preserve">hal-03348742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Օտարերկրյա ազդեցության հիմնախնդիրները ուղեղային կենտրոնների ոլորտում</w:t>
+                <w:t xml:space="preserve">Ժառանգության վրա հիմնված ուղեղային կենտրոնները</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBERD Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.65-73</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348742v1</w:t>
+                <w:t xml:space="preserve">hal-03261290v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Transformation: The Challenges of the Digital Future</w:t>
               </w:r>
@@ -2016,1442 +2016,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնների ոլորտի զարգացման հիմնական միտումները XXI դարում</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messenger of ASUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (47), pp.103-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233010v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնների ոլորտի զարգացման շարժընթացը 20-րդ դարի երկրորդ կեսին</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messenger of ASUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (46), pp.172-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233016v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armenian Think Tanks influence aspects on Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Law and Political Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ուղեղային կենտրոնների ոլորտի զարգացման հիմնական միտումները XXI դարում</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնների ծագումը և քաղաքական փորձագիտության ինստիտուցիոնալացման գործընթացը 20-րդ դարի առաջին կեսին</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (47), pp.103-126</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (45), pp.139-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233012v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնների տիպաբանության հարցերը քաղաքագիտական դիսկուրսում</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (71), pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնները քաղաքական գործընթացում. «հինգերորդ իշխանություն»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpine Malkjyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (46), pp.172-186</w:t>
+              <w:t xml:space="preserve">, 2016, 1 (41), pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ուղեղային կենտրոնների գլոբալ և ազգային վարկանիշավորման միջազգային փորձը</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (67), pp.4-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Индустрия &amp;quot;мозговых центров&amp;quot; в Армении</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проблемы национальной стратегии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.158-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Պետություն-փորձագիտական հանրություն փոխգործակցությունը ազգային անվտանգության համատեքստում</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (68), pp.25-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261418v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Էկրանային մշակույթը որպես տեղեկատվական հասարակության սոցիոմշակութային բնութագիր</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpine Malkjyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Ohanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (61), pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Տեղեկատվական-հաղորդակցական անվտանգության ապահովման արդի խնդիրների շուրջ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Dadayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (45), pp.139-153</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (39), pp.136-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ուղեղային կենտրոնների տիպաբանության հարցերը քաղաքագիտական դիսկուրսում</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261384v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University affiliated Think Tanks in Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (71), pp.85-102</w:t>
+              <w:t xml:space="preserve">Austrian Journal of Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11-12, pp.58-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arpine Malkjyan</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271676v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Внешнеполитический выбор Армении: политика обеспечения максимальной безопасности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-Soviet Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), pp.96-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Мозговые центры» в системе обеспечения национальной безопасности</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Messenger of ASUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (41), pp.147-157</w:t>
+              <w:t xml:space="preserve">, 2015, 4 (40), pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ուղեղային կենտրոնների գլոբալ և ազգային վարկանիշավորման միջազգային փորձը</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU Policy in the South Caucasus and Russia's Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shushan Movsisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.75-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Հարավային Կովկասն ու Հայաստանը Չինաստանի արտաքին քաղաքականության մեջ. քնած հսկայի զարթոնքը</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shushan Movsisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messenger of ASUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (4), pp.169-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Եվրամիության քաղաքականություն Հարավային Կովկասում և ՌԴ հակազդեցությունը</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shushan Movsisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.75-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280929v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Ուղեղային կենտրոններ». անցյալ, ներկա և ապագա</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vardan Atoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Messenger of ASUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (29), pp.104-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Գլոբալ տեղեկատվական միջավայրի ձևավորման հարցերը և մարտահրավերները</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vardan Atoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (67), pp.4-16</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (52), pp.78-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...836 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282272v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03278123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Գլոբալ տեղեկատվական միջավայրի ձևավորման հարցերը և մարտահրավերները (Issues and Challenges in the Formation of the Global Information Environment)</w:t>
               </w:r>
@@ -5489,51 +5489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Atoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Movsisyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Ohanyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i08.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Malkjyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2023.1-87" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanyan Sofya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sjhss.2023.v08i09.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/jaep.2023.v07i09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koryun Atoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Karapetyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24234/wisdom.v2i1.783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/2579-2989_2021_1_90" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2021_6_106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babajanyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJESS/2021/v22i430540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19181/nko.2021.27.3.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sose Simavoryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2020.86021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232991v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261290v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233010v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233016v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233012v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261418v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261384v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Dadayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271676v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushan Movsisyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280929v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278813v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Ghukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Babajanyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10060827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Hovsepyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Arustamyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/978-9939-61-239-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283300v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261473v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tagharyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Keveyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277714v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hovsepyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mkrtchyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Budaghyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lazarevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Abelow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y. Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vardan Atoyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Movsisyan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Ohanyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahram Hovyan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i08.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpine Malkjyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2023.1-87" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohanyan Sofya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sjhss.2023.v08i09.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/jaep.2023.v07i09.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koryun Atoyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusine Karapetyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36348/sb.2023.v09i04.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24234/wisdom.v2i1.783" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/2579-2989_2021_1_90" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/1829-0280_2021_6_106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babajanyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJESS/2021/v22i430540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19181/nko.2021.27.3.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arestakes Simavoryan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sose Simavoryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2020.86021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232975v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232991v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261290v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233010v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233016v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233012v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261418v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261384v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Dadayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271676v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushan Movsisyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280929v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278813v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narek Ghukasyan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Babajanyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10060827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Hovsepyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatevik Arustamyan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Petrosyan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52174/978-9939-61-239-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283300v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261473v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Tagharyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karapet Keveyan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277714v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hovsepyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Mkrtchyan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Budaghyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233102v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568383v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Magri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Lazarevic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Abelow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y. Ali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>