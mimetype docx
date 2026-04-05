--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1318,252 +1318,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01169808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016165⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649342v1</w:t>
+                <w:t xml:space="preserve">hal-00649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Rodriguez</w:t>
+                <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649341v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
               </w:r>
@@ -2024,503 +2024,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00371810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
+                <w:t xml:space="preserve">E. G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Shaw</w:t>
+                <w:t xml:space="preserve">R. F. Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pooley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newast.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
+                <w:t xml:space="preserve">hal-00398434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Years of INTEGRAL monitoring of GRS 1915+105 Part 2: X-Ray Spectro-Temporal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G. Blackman</w:t>
+                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Penna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 675, pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/527372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00295739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Penna</w:t>
+                <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Varnière</w:t>
+                <w:t xml:space="preserve">R.F. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13, pp.244. </w:t>
+              <w:t xml:space="preserve">, 2008, 13, pp.244-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newast.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398434v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years of INTEGRAL monitoring of GRS 1915+105 Part 2: X-Ray Spectro-Temporal Analysis</w:t>
+                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Belloni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">G. Pooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 675, pp.1449-1458. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 675, pp.1436-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/527372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00295739v1</w:t>
+                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Fields in Stellar Jets</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 661, pp.910-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,1139 +2617,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Properties of Protoplanetary Disk Gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 637, pp.L125-L128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176035v1</w:t>
+                <w:t xml:space="preserve">in2p3-00130172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
+                <w:t xml:space="preserve">Planets Rapidly Create Holes in Young Circumstellar Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 640, pp.1110-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/498933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00130172v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planets Rapidly Create Holes in Young Circumstellar Disks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Reviving Dead Zones in Accretion Disks by Rossby Vortices at their Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/498933⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 446, pp.L13-L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176036v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving Dead Zones in Accretion Disks by Rossby Vortices at their Boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, Diskoseismology, and the High-Frequency QPOs of Microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500226⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 652, pp.1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/508318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025151v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, Diskoseismology, and the High-Frequency QPOs of Microquasars</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observational Properties of Protoplanetary Disk Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Bjorkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 652, pp.1457. </w:t>
+              <w:t xml:space="preserve">, 2006, 637, pp.L125-L128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/508318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/500584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398289v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Varnière</w:t>
+                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Minchev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Frank</w:t>
+                <w:t xml:space="preserve">R. Pellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 607, pp.410-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176032v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and Fragmentation of Wide-Angle Wind Driven Molecular Outflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Poludnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Mitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500096⟩</w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 298, pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-005-3961-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176030v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Fragmentation of Wide-Angle Wind Driven Molecular Outflows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux modulation from non-axisymmetric structures in accretion discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-005-3961-x⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398194v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Pellat</w:t>
+                <w:t xml:space="preserve">A Simple Idea for the Changing Sign of the Lag in Microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 607, pp.410-419</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux modulation from non-axisymmetric structures in accretion discs</w:t>
+                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2005.05.005⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 434 (1), pp.L5-L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176034v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Idea for the Changing Sign of the Lag in Microquasars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Minchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.2481-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/428954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398193v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Protoplanetary Disk Edges</w:t>
               </w:r>
@@ -3839,64 +3839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Planet and the Disk of COKU TAURI/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,339 +3950,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black hole binaries I. Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Durouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 387, pp.497-506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020401⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 387, pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176018v1</w:t>
+                <w:t xml:space="preserve">hal-00176021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black hole binaries I. Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Accretion-Ejection Instability in magnetized disks: Feeding the corona with Alfvén waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Durouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 387, pp.487-496. </w:t>
+              <w:t xml:space="preserve">, 2002, 394, pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20000524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176021v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability in magnetized disks: Feeding the corona with Alfvén waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varnière</w:t>
+                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 394, pp.329-338. </w:t>
+              <w:t xml:space="preserve">, 2002, 387, pp.497-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176023v1</w:t>
+                <w:t xml:space="preserve">hal-00176018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5238,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>