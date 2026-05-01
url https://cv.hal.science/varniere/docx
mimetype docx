--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1318,118 +1318,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01169808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, A87 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649341v1</w:t>
+                <w:t xml:space="preserve">in2p3-00691891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
               </w:r>
@@ -1543,131 +1556,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 525, A87 (7 p.). </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00691891v1</w:t>
+                <w:t xml:space="preserve">hal-00649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossby wave instability and three-dimensional vortices in accretion disks</w:t>
               </w:r>
@@ -2024,503 +2024,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00371810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. G. Blackman</w:t>
+                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Penna</w:t>
+                <w:t xml:space="preserve">S. E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Varnière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Pooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newast.2007.10.004⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 675, pp.1436-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398434v1</w:t>
+                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years of INTEGRAL monitoring of GRS 1915+105 Part 2: X-Ray Spectro-Temporal Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
+                <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Belloni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.F. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/527372⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00295739v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G. Blackman</w:t>
+                <w:t xml:space="preserve">R. F. Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Penna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
+                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 13, pp.244-251. </w:t>
+              <w:t xml:space="preserve">, 2008, 13, pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newast.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705277v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
+                <w:t xml:space="preserve">Two Years of INTEGRAL monitoring of GRS 1915+105 Part 2: X-Ray Spectro-Temporal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pooley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">T. Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 675, pp.1436-1448. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 675, pp.1449-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/527372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
+                <w:t xml:space="preserve">in2p3-00295739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Fields in Stellar Jets</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 661, pp.910-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,1139 +2617,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational Properties of Protoplanetary Disk Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Bjorkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 637, pp.L125-L128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/500584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00130172v1</w:t>
+                <w:t xml:space="preserve">hal-00176035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planets Rapidly Create Holes in Young Circumstellar Disks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, diskoseismology, and the high-frequency QPO of microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 640, pp.1110-1114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 652, pp.1457-1465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176036v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00130172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving Dead Zones in Accretion Disks by Rossby Vortices at their Boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Planets Rapidly Create Holes in Young Circumstellar Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Tagger</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 640, pp.1110-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/498933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025151v1</w:t>
+                <w:t xml:space="preserve">hal-00176036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, Diskoseismology, and the High-Frequency QPOs of Microquasars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviving Dead Zones in Accretion Disks by Rossby Vortices at their Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/508318⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 446, pp.L13-L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398289v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Properties of Protoplanetary Disk Gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accretion-Ejection Instability, MHD Rossby Wave Instability, Diskoseismology, and the High-Frequency QPOs of Microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 637, pp.L125-L128. </w:t>
+              <w:t xml:space="preserve">, 2006, 652, pp.1457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/500584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/508318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176035v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Rodriguez</w:t>
+                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pellat</w:t>
+                <w:t xml:space="preserve">Ivan Minchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.2481-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/428954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
+                <w:t xml:space="preserve">hal-00176032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Fragmentation of Wide-Angle Wind Driven Molecular Outflows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-005-3961-x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 434 (1), pp.L5-L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398194v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux modulation from non-axisymmetric structures in accretion discs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution and Fragmentation of Wide-Angle Wind Driven Molecular Outflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Poludnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Mitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2005.05.005⟩</w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 298, pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-005-3961-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176034v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Idea for the Changing Sign of the Lag in Microquasars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varnière</w:t>
+                <w:t xml:space="preserve">Magnetic floods: a scenario for the variability of the microquasar GRS 1915+105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.325-330</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 607, pp.410-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398193v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
+                <w:t xml:space="preserve">A Simple Idea for the Changing Sign of the Lag in Microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chinese Journal of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.325-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176030v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam Frank</w:t>
+                <w:t xml:space="preserve">Flux modulation from non-axisymmetric structures in accretion discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 129, pp.2481-2495. </w:t>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.43-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/428954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176032v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Protoplanetary Disk Edges</w:t>
               </w:r>
@@ -3839,64 +3839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Planet and the Disk of COKU TAURI/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C. Quillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,339 +3950,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black hole binaries I. Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Durouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 387, pp.487-496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20000524⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 387, pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176021v1</w:t>
+                <w:t xml:space="preserve">hal-00176018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Ejection Instability in magnetized disks: Feeding the corona with Alfvén waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black hole binaries I. Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Durouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 394, pp.329-338. </w:t>
+              <w:t xml:space="preserve">, 2002, 387, pp.487-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20000524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176023v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-ejection instability and QPO in black-hole binaries. II. Relativistic effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rodriguez</w:t>
+                <w:t xml:space="preserve">Accretion-Ejection Instability in magnetized disks: Feeding the corona with Alfvén waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 387, pp.497-506. </w:t>
+              <w:t xml:space="preserve">, 2002, 394, pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176018v1</w:t>
+                <w:t xml:space="preserve">hal-00176023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4453,51 +4453,51 @@
                 <w:t xml:space="preserve">The Large Observatory For x-ray Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feroci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Den Herder</w:t>
+                <w:t xml:space="preserve">J. W. den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4712,51 +4712,51 @@
                 <w:t xml:space="preserve">LOFT: the Large Observatory For X-ray Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feroci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Den Herder</w:t>
+                <w:t xml:space="preserve">J. W. den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5238,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>