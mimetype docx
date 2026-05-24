--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1318,356 +1318,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01169808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tatulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 525, A87 (7 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015028⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 531, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00691891v1</w:t>
+                <w:t xml:space="preserve">hal-00649342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the structure of the planet-forming region in the disk of the Herbig Be star HD 100546</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ménard</w:t>
+                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 531, pp.A1. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649342v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The puzzling harmonic behavior of the Cathedral QPO in XTE J1859+226</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microquasar classification from a disk instability perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 735 (2), pp.79. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 525, A87 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/735/2/79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649341v1</w:t>
+                <w:t xml:space="preserve">in2p3-00691891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossby wave instability and three-dimensional vortices in accretion disks</w:t>
               </w:r>
@@ -2024,265 +2024,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00371810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
+                <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Shaw</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.F. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13, pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
+                <w:t xml:space="preserve">hal-00705277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two years of INTEGRAL monitoring of GRS 1915+105 Part 1: multiwavelength coverage with INTEGRAL, RXTE, and the Ryle radio Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Hannikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G. Blackman</w:t>
+                <w:t xml:space="preserve">G. Pooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Penna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13, pp.244-251. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 675, pp.1436-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.NEWAST.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/527369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705277v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical relation between angular momentum transport and thermal-to-magnetic pressure ratio in shearing box simulations</w:t>
               </w:r>
@@ -2385,90 +2385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Years of INTEGRAL monitoring of GRS 1915+105 Part 2: X-Ray Spectro-Temporal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 675, pp.1449-1458. </w:t>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Blackman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 661, pp.910-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3132,222 +3132,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam Frank</w:t>
+                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/428954⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 434 (1), pp.L5-L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176032v1</w:t>
+                <w:t xml:space="preserve">hal-00176030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for the complex lag structure of microquasars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Varniere</w:t>
+                <w:t xml:space="preserve">Driving Spiral Arms in the Circumstellar Disks of HD 100546 and HD 141569A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C. Quillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Varnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Minchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 434 (1), pp.L5-L8. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.2481-2495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200500096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/428954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176030v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and Fragmentation of Wide-Angle Wind Driven Molecular Outflows</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346845v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mignon-Risse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varniere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.20220131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02861248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037816" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186715v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Varni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mignon-Risse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Mandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coleman Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobomurat Ahmedov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bambi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1688-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu812" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatulli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Zaidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/79" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00691891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Cunningham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Mitran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/182/2/519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Mikles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Eikenberry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rothstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/L132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Blackman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Penna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2007.10.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pooley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527369" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Blackman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Penna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Varni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newast.2007.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00295739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belloni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartigan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/513499" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bjorkman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C. Quillen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Carciofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130172v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Blackman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508318" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200500096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Minchev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/428954" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Poludnenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-005-3961-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEWAST.2005.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Quillen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/422542" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424693" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020401" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Durouchoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20000524" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feroci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernanz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Klis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. den Herder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055913" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#246;tz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.926310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00368009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#233;heut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>