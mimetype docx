--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2075,1071 +2075,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-A. Michez</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Virot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hayn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Notin</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206141v1</w:t>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning solid-state emission properties of pyrene-containing chalcone derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Aléo</w:t>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karapetyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Heresanu</w:t>
+                <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giorgi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Notin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214557v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
+                <w:t xml:space="preserve">Tuning solid-state emission properties of pyrene-containing chalcone derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Floquet</w:t>
+                <w:t xml:space="preserve">A. d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+                <w:t xml:space="preserve">A. Karapetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ricolleau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.2255-2259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215565v1</w:t>
+                <w:t xml:space="preserve">hal-01214557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NIR Emission in Borondifluoride Complexes of 2 '-Hydroxychalcone Derivatives Containing an Acetonaphthone Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K.P. Luong</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghrib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">D. Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (22), pp.11906-11918</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975160v1</w:t>
+                <w:t xml:space="preserve">hal-01021107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon excited fluorescence of BF2 complexes of curcumin analogues: toward NIR-to-NIR fluorescent organic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chaudanson</w:t>
+                <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.P. Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Zrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 557, pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214594v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposites composed of P3HT:PCBM and nanoparticles synthesized by laser ablation of a bulk PbS target in liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. G. Semaltianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Semaltianos</w:t>
+                <w:t xml:space="preserve">A. I. Aristov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Kabashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 292 (12), pp.3347-3354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00396-014-3397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR Emission in Borondifluoride Complexes of 2 '-Hydroxychalcone Derivatives Containing an Acetonaphthone Ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. d'Aléo</w:t>
+                <w:t xml:space="preserve">Two-photon excited fluorescence of BF2 complexes of curcumin analogues: toward NIR-to-NIR fluorescent organic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Aleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Felouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacquemin</w:t>
+                <w:t xml:space="preserve">D. Chaudanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (22), pp.11906-11918</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5208-5215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021107v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
               </w:r>
@@ -3358,103 +3358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient NIR-Light Emission from Solid-State Complexes of Boron Difluoride with 2'-Hydroxychalcone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.12764-12772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3723,724 +3723,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of the evolution of Fe-filled multiwalled carbon nanotubes under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martini</w:t>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Stadler</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Said</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413556v1</w:t>
+                <w:t xml:space="preserve">hal-00440757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of the evolution of Fe-filled multiwalled carbon nanotubes under pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Datchi</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (15), pp.8473-8479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00440757v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium Oxide-PANI Nanocomposite-Based Macroscopic Fibers: 1D Alcohol Sensors Bearing Enhanced Toughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of the Catalyst Particles in CCVD Synthesis of Multiwalled Carbon Nanotubes Revealed by the Cooling Step Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dexmer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Launois</w:t>
+                <w:t xml:space="preserve">O. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm800886v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (19), pp.7371 -7378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp709825y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686719v1</w:t>
+                <w:t xml:space="preserve">hal-00316031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes in macrophages: imaging and chemical analysis by X-ray fluorescence microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vanadium Oxide-PANI Nanocomposite-Based Macroscopic Fibers: 1D Alcohol Sensors Bearing Enhanced Toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dexmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrill Bussy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">P. Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl800914m⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp. 5541-5549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm800886v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925956v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the Catalyst Particles in CCVD Synthesis of Multiwalled Carbon Nanotubes Revealed by the Cooling Step Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes in macrophages: imaging and chemical analysis by X-ray fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrill Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Stephan</w:t>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp709825y⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (9), pp.2659-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl800914m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00316031v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled lamellar structures with functionalized single wall carbon nanotubes</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A1CECD1"/>
+    <w:nsid w:val="C4BF6637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquemin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>