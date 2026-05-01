--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
+                <w:t xml:space="preserve">Photocatalytical properties of NiO nanofilms doped with Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henry Esposito</w:t>
+                <w:t xml:space="preserve">S. Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">M. Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Neisius</w:t>
+                <w:t xml:space="preserve">A. Boukhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">A. Ouhaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (6), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2020.1760389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932872v1</w:t>
+                <w:t xml:space="preserve">hal-02940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytical properties of NiO nanofilms doped with Ba</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghamnia</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukhachem</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouhaibi</w:t>
+                <w:t xml:space="preserve">Thomas Neisius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chakhoum</w:t>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (6), pp.283-293. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.100880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839.2020.1760389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940558v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the why's and how's of clay minerals' importance in life's emergence</w:t>
               </w:r>
@@ -1413,291 +1413,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of condensation-corrosion in the morphological evolution of caves in semi-arid regions : preliminary investigations in the Kyrenia range, Cyprus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Nehme</w:t>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi H. Nader</w:t>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Garašić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3986/ac.v48i1.6782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150296v1</w:t>
+                <w:t xml:space="preserve">hal-02333472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Sitja</w:t>
+                <w:t xml:space="preserve">The contribution of condensation-corrosion in the morphological evolution of caves in semi-arid regions : preliminary investigations in the Kyrenia range, Cyprus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Fadi H. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mladen Garašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3986/ac.v48i1.6782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333472v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step flow growth of Mn5Ge3 films on Ge(111) at room temperature</w:t>
               </w:r>
@@ -1813,64 +1813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of strontium doping on structural and morphological properties of ZnO nanofilms synthesized by ultrasonic spray pyrolysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,295 +2200,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
+                <w:t xml:space="preserve">R. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.-A. Michez</w:t>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Virot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hayn</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Notin</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206141v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning solid-state emission properties of pyrene-containing chalcone derivatives</w:t>
               </w:r>
@@ -4712,90 +4712,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ resonant x-ray scattering at the French “CRG-IF” beamline at ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5030,51 +5030,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4BF6637"/>
+    <w:nsid w:val="3343798C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>