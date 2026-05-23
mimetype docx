--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -881,295 +881,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytical properties of NiO nanofilms doped with Ba</w:t>
+                <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boulila</w:t>
+                <w:t xml:space="preserve">Pierre-Henry Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghamnia</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukhachem</w:t>
+                <w:t xml:space="preserve">Thomas Neisius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouhaibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chakhoum</w:t>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2020.1760389⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.100880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940558v1</w:t>
+                <w:t xml:space="preserve">hal-02932872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytical properties of NiO nanofilms doped with Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henry Esposito</w:t>
+                <w:t xml:space="preserve">M. Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">A. Boukhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Neisius</w:t>
+                <w:t xml:space="preserve">A. Ouhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">M. Chakhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.100880. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (6), pp.283-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2020.1760389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932872v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the why's and how's of clay minerals' importance in life's emergence</w:t>
               </w:r>
@@ -1413,291 +1413,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of condensation-corrosion in the morphological evolution of caves in semi-arid regions : preliminary investigations in the Kyrenia range, Cyprus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Sitja</w:t>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
+                <w:t xml:space="preserve">Fadi H. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mladen Garašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/ac.v48i1.6782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333472v1</w:t>
+                <w:t xml:space="preserve">hal-02150296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of condensation-corrosion in the morphological evolution of caves in semi-arid regions : preliminary investigations in the Kyrenia range, Cyprus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audra</w:t>
+                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Nehme</w:t>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi H. Nader</w:t>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Garašić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3986/ac.v48i1.6782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150296v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step flow growth of Mn5Ge3 films on Ge(111) at room temperature</w:t>
               </w:r>
@@ -1813,64 +1813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of strontium doping on structural and morphological properties of ZnO nanofilms synthesized by ultrasonic spray pyrolysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,152 +2075,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Floquet</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Heresanu</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215565v1</w:t>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
               </w:r>
@@ -2334,2361 +2343,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning solid-state emission properties of pyrene-containing chalcone derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">A. d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">A. Karapetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.2255-2259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01214557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning solid-state emission properties of pyrene-containing chalcone derivatives</w:t>
+                <w:t xml:space="preserve">Thermally Induced Modifications and Phase Transformations of Red Coral Mg-Calcite Skeletons from Infrared Spectroscopy and High Resolution Synchrotron Powder Diffraction Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. d'Aléo</w:t>
+                <w:t xml:space="preserve">N. Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karapetyan</w:t>
+                <w:t xml:space="preserve">D. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71, pp.2255-2259</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.3690-3706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214557v1</w:t>
+                <w:t xml:space="preserve">hal-01215565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR Emission in Borondifluoride Complexes of 2 '-Hydroxychalcone Derivatives Containing an Acetonaphthone Ring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">T.K.P. Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacquemin</w:t>
+                <w:t xml:space="preserve">A. Ghrib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Zrir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 557, pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021107v1</w:t>
+                <w:t xml:space="preserve">hal-00975160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Stoffel</w:t>
+                <w:t xml:space="preserve">Nanocomposites composed of P3HT:PCBM and nanoparticles synthesized by laser ablation of a bulk PbS target in liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. G. Semaltianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Aristov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Kabashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.027⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 292 (12), pp.3347-3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00975160v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites composed of P3HT:PCBM and nanoparticles synthesized by laser ablation of a bulk PbS target in liquid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-photon excited fluorescence of BF2 complexes of curcumin analogues: toward NIR-to-NIR fluorescent organic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Kabashin</w:t>
+                <w:t xml:space="preserve">A. d'Aleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Felouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaudanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5208-5215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418554v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon excited fluorescence of BF2 complexes of curcumin analogues: toward NIR-to-NIR fluorescent organic nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIR Emission in Borondifluoride Complexes of 2 '-Hydroxychalcone Derivatives Containing an Acetonaphthone Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ranguis</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaudanson</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (22), pp.11906-11918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5041597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214594v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of p/n heterojunctions by electrochemical deposition of Cu2O onto TiO2 nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Assaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanbucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Santinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomineralization in living hypercalcified demosponges: Toward a shared mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Willenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 183 (3), pp.441-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient NIR-Light Emission from Solid-State Complexes of Boron Difluoride with 2'-Hydroxychalcone Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.12764-12772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mineralogical characterization of the hypercalcified sponge Petrobiona massiliana (Calcarea, Calcaronea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Willenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 176 (3), pp.315-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2C putative helicase of echovirus 30 adopts a hexameric ring-shaped structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lantez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66, pp.1116-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of the evolution of Fe-filled multiwalled carbon nanotubes under pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Datchi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (15), pp.8473-8479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00440757v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-adsorption-induced gelation of suspensions of spherical and rodlike zinc oxide nanoparticles in organic solvents</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of the evolution of Fe-filled multiwalled carbon nanotubes under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martini</w:t>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Stadler</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Said</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00329-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413556v1</w:t>
+                <w:t xml:space="preserve">hal-00440757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the Catalyst Particles in CCVD Synthesis of Multiwalled Carbon Nanotubes Revealed by the Cooling Step Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vanadium Oxide-PANI Nanocomposite-Based Macroscopic Fibers: 1D Alcohol Sensors Bearing Enhanced Toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dexmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Stephan</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp709825y⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp. 5541-5549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm800886v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00316031v1</w:t>
+                <w:t xml:space="preserve">hal-00686719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium Oxide-PANI Nanocomposite-Based Macroscopic Fibers: 1D Alcohol Sensors Bearing Enhanced Toughness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Launois</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes in macrophages: imaging and chemical analysis by X-ray fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrill Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm800886v⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (9), pp.2659-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl800914m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00686719v1</w:t>
+                <w:t xml:space="preserve">hal-02925956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes in macrophages: imaging and chemical analysis by X-ray fluorescence microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Nature of the Catalyst Particles in CCVD Synthesis of Multiwalled Carbon Nanotubes Revealed by the Cooling Step Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (19), pp.7371 -7378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp709825y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl800914m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925956v1</w:t>
+                <w:t xml:space="preserve">hal-00316031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled lamellar structures with functionalized single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debdulal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41, pp.4248-4250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b709499j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Fe arborescences grown by electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bodea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Ballou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Molho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 226-230, pp.1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4698,154 +4707,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ resonant x-ray scattering at the French “CRG-IF” beamline at ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS (Resonant Elastic X-ray Scattering ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4855,114 +4864,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodéposition sous champ magnétique de zinc et de fer.Propriétés magnétiques des arborescences de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5030,51 +5039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3343798C"/>
+    <w:nsid w:val="56D65F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5261,51 +5270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vasile-heresanu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8267-7231" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077607325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8995-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2024.1212003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G&#225;zquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elbert Branscomb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105737" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02975828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vielzeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-020-01115-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02150296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Gara&#353;i&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v48i1.6782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Bejaoui Kefi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra24569b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Al&#233;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karapetyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vielzeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricolleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Semaltianos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Maximova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Aristov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Kabashin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3397-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felouat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaudanson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5041597" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanbucken" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santinacci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willenz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papageorgiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413556v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Stadler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00329-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV7K0Z78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686719v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Binet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800886v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9WGFQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Bussy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leccia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl800914m" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp709825y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZXS9RC3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debdulal Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709499j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KWL83B5W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082672v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bodea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ballou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Martinelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>